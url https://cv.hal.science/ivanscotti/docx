--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Scotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivanscotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8951-2680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a population biologist interested in the mechanisms underlying local adaptation, and in particular microgeographic adaptation, that is, adaptation to environmental variations occurring within populations – or to make it more formal, occurring over distances comparable to dispersal distances. Such processes are theoretically related to the maintenance of diversity within populations and to a selection-dispersal balance, and can occur when the environment is patchy or changes abruptly over short distances. I contend that such conditions are encountered frequently by plant populations, e. g. in soil composition and fertility, light and water availability, competition, occurrence of predators.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In parallel, I am also interested into how such adaptive processes (or lack thereof) can affect the viability and resilience of populations at the species range level, with the goal of using such information to support the management and conservation of forest genetic diversity, and biodiversity in general. In a way, this is a reversal of the environmentalist movement slogan: here, I think locally and act globally.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembled nuclear, chloroplast, and mitochondrial genomes show high intraspecific variation in the tropical rainforest species Symphonia globulifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkaf208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Signatures of Climate‐Driven (Mal)Adaptation in an Iconic Conifer, the English Yew ( &amp;lt;i&amp;gt;Taxus baccata&amp;lt;/i&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Vajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjana Westergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (10), pp.e70160. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.70160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond proxies: towards ecophysiological indicators of drought resistance for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (9), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling down that mountain: microgeographical adaptive divergence during a fast population expansion along a steep environmental gradient in European beech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Modica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-024-00696-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic responses to climate: Understanding local adaptation in the Andean tree species Nothofagus pumilio and implications for a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Sekely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Marchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gabriela Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.902-920. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.8538. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-52612-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure and demographic history of the timber tree Dicorynia guianensis in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-023-01633-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of contemporary effective population size in plant populations: Limitations of genomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Paz‐vinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ruiz Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.393-411. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire frequency, as well as stress response and developmental gene control serotiny level variation in a widespread pioneer Mediterranean conifer, Pinus halepensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina B Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (11), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and enrichment of breeding material for resilience in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Farsakoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 530, pp.120748. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chromosome-level genome assembly of the European Beech (Fagus sylvatica) reveals anomalies for organelle DNA integration, repeat Content and distribution of SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagdevi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Ulaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Meger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.691058. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.691058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between microenvironment, selection and genetic architecture drive multiscale adaptation in a simulation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.451-466. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Opgenoorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic signatures of divergent selection in European beech ( Fagus sylvatica L.) are associated with the variation in temperature and precipitation across its distribution range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Postolache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Vajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.5029-5047. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenotypic divergence unveil microgeographic adaptation in the Amazonian hyperdominant tree Eperua falcata Aubl. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul V.A. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.1136-1154. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bastias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David López‐quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of mid‐Pleistocene lineages in the European silver fir ( Abies alba Mill.) at its geographic distribution margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.10984-10999. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Structure of a Worldwide Germplasm Collection of Prunus armeniaca L. Reveals Three Major Diffusion Routes for Varieties Coming From the Species’ Center of Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedia Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Zhebentyayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Ledbetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies between genetic and ecological divergence patterns suggest a complex biogeographic history in a Neotropical genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.4726-4738. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science forestière face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent, Late Pleistocene fragmentation shaped the phylogeographic structure of the European black pine (Pinus nigra Arnold)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.76. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-019-1381-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science needs management data for a better prediction of climate change effects on socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Geburek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0792-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast DNA variation in a hyperdiverse tropical tree community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.4897-4905. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation and Differentiation of Hylesia metabus (Lepidoptera: Saturniidae): Moths of Public Health Importance in French Guiana and in Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciminera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melfran Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.137 - 148. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'environnement et la forêt, le temps de l'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Response to Selection in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (5), pp.337-346. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Q(ST) framework in hierarchically structured populations: Impacts of inbreeding and dominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.e76-e83. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic tools in a widespread tropical tree, Symphonia globulifera L.f.: a new low-coverage draft genome, SNP and SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seoane Zonjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, on-line (4), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il viaggio delle piante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 281 (Mars 2016), pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of genetic studies: what to make of the large amounts of variation found within populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. González-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina B. Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalagüe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.69-75. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0471-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical rainforests that persisted: inferences from the Quaternary demographic history of eight tree species in the Guiana shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique : peut-on sauver nos forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 503, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral and adaptive drivers of microgeographic genetic divergence within continuous populations: The case of the neotropical tree Eperua falcata (Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), 23 p. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0121394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life after disturbance (II): the intermediate disturbance hypothesis explains genetic variation in forest gaps dominated by Virola michelii Heckel (Myristicaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Cseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (8), pp.1035 - 1042. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0508-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life after disturbance (I): changes in the spatial genetic structure of Jacaranda copaia (Aubl.) D. Don (Bignonianceae) after logging in an intensively studied plot in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Périgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.509-516. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life after disturbance (I): changes in the spatial genetic structure of Jacaranda copaia (Aubl.) D. Don (Bignonianceae) after logging in an intensively studied plot in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Périgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.509-516. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des forêts passe par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 février 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput transcriptome sequencing and preliminary functional analysis in four Neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiange Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garnier‐géré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, 13 p. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Partitioning of Shannon Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular divergence in tropical tree populations occupying environmental mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.529 - 544. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly local environmental variability promotes intrapopulation divergence of quantitative traits: an example from tropical rain forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (6), pp.1169 - 1179. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RaBoT: a rarefaction-by-bootstrap method to compare genome-wide levels of genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Cseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (6), pp.631 - 635. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0302-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon diversification and cross-Andean dispersal of the widespread Neotropical tree species Jacaranda copaia (Bignoniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.707-719. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2012.02797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a species complex of lowland Neotropical rain forest trees (Carapa, Meliaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.676-692. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02678.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Always look on both sides: phylogenetic information conveyed by simple sequence repeat allele sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle A. Barkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of dispersal limitation, rivers, and historical events shapes the genetic structure of an Amazonian frog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice P. Noonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.356 - 373. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01871.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 180 (2), pp.182 - 189. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive potential in forest tree populations: what is it, and how can we measure it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (8), 801 ; 1 p. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic architecture of sexual dimorphism in the dioecious plant Silene latifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Delph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2873-2886. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01048.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaporins in the wild: natural genetic diversity and selective pressure in the PIP gene family in five neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Buonamici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Boshier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (202), pp.202.1-202.18. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosensing of stem bending and its interspecific variability in five neotropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick P Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (2), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for growth, morphological, and physiological traits in a wild population of the Neotropical shade-tolerant rainforest tree Sextonia rubra (Mez) van der Werff (Lauraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Calvo-Vialettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0251-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic patterns of adaptive divergence between chromosomally differentiated sunflower species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared L Strasburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren H. Rieseberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.1341-1355. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msp043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 19 microsatellite loci from the Amazonian frog Adenomera andreae (Amplibia: anura: Leptodactylidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hataway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.217-220. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9053-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous gene flow and population structure in wild and cultivated chicory, Cichorium intybus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Kiaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flavell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guadagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (3), pp.405-419. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-008-9375-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically depauperate but widespread: the case of an emblematic mediterranean pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Sheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (3), pp.680-688. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00294.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternally and paternally inherited molecular markers elucidate population patterns and inferred dispersal processes on a small scale within a subalpine stand of Norway spruce (Picea abies [L.] Karst.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Pastorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sebastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vendramin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (11), pp.3806-3812. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of Norway spruce (Picea abies Karst.) at regional scale: sensitivity of different microsatellite motif classes in detecting differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.485-491. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective trade-offs and sex-chromosome evolution in silene latifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Delph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (9), pp.1793-1800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind population genetics survey of tropical rainforest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duminil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Omer Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (12), pp.3505-3513. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of Norway spruce (Picea abies Karst.) at regional scale: sensitivity of different microsatellite motif classes in detecting differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.485-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the distribution of markers classes in a genetic linkage map:a case study in Norway spruce (Picea abies karst)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cattonaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (3), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-005-0012-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and diversity of simple sequence repeat (SSR) microsatellite markers in various families of &amp;lt;em&amp;gt;Picea abies&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hereditas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1601-5223.2003.01524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPL markers and cytotaxonomic analysis reveal hybridisation in the genus Schoenus (Cyperaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Verona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Candolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (2), pp.222-228. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G01-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient development of dinucleotide microsatellite markers in Norway spruce (Picea abies Karst.) through dot blot selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 104 (6-7), pp.1035-1041. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-001-0843-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinucleotide microsatellites in Norway spruce (Picea abies): their features and the development of molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106 (1), pp.40-50. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-002-0986-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization routes for Picea abies K. in Italy as suggested by the analysis of sequence-characterized amplified region (SCAR) markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scarponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sari-Gorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (6), pp.699-708. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00911.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite repeats are not randomly distributed within Norway spruce(Picea abies K.) expressed sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical patterns of forest genetic diversity to tackle conservation needs: insights from genomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Farsakoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Aravanopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’études sur l’adaptation du hêtre et des différentes espèces de sapins méditerranéen et de leurs hybrides dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts d'Exception du Boscodon et de l'Aigoual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hort de Dieu-Mont Aigoual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of Abies alba in the pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kranjska Gora, Slovenia. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of the European black pine (Pinus nigra Arn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alpine Forest Genomics Network (AFORGEN). INT., Jun 2018, Kranjska Gora, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic history of Abies alba Mill. in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vulpes Rabat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygenic adaptation in a hierarchical population structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptation to microgeographic habitat patchiness in Amazonian trees: example of the hyperdominant Eperua falcata (Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic adaptation in tree stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics of local adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand INRA : &amp;quot;Forêts et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic variation in tropical trees: selection shapes intra-populational divergence at hundreds of loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESEB Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of multiple-scale variation in selection on microgeographic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Evolutionnary Biology (ESEB). INT., Aug 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of disruptive selection in the adaptation of two closely related species of tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evoluzione 2013. 5th congress of the Italian Society for Evolutionary Biology, Italie, 28-30 août</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of forest trees to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO TreeBiotech2011 "From genomes to integration and delivery"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d’espèces exotiques : Quel avenir pour nos forêts ? Quelles perceptions du public pour les espèces exotiques ? Approches rétrospectives et contemporaines dans les sapinières méditerranéennes (projet Perplex). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview pour le magazine Epsiloon. N°11. Les vieux arbres sont les gardiens des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forest genetics campsite - a blog and repository about forest genetics, genomics and ecological genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième rapport sur l'état des ressources génétiques forestières mondiales - 2020- Rapport national de la France - Tome 3 Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François de Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FAO; DGTM de Guyane, DEAAF, Service Paysage Eau et biodiversité, 97300 Cayenne; INRAE; IRD; Royal Botanic Gardens (Kew). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous effective population size changes and genetic stability of forest trees through glacial cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic structure of the European black pine (Pinus nigra Arnold) is shaped by its recent Holocene demographic history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of microgeographic adaptation in the Amazonian hyperdominant tree Eperua falcata Aubl. (Fabaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul V. A. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest genetic resources strategy for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippos Aravanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjersti Bakkebø Fjellstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bozzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUFORGEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80, 2021, 978-952-7426-48-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Cévennes et l’adaptation des forêts au changement climatique. Publié dans GREC-SUD & RECO, 2020, Adaptation du Parc national des Cévennes au changement climatique et à ses impacts, ouvrage collectif co-édité par l’Association pour l’innovation et la recherche au service du climat (AIR Climat) et le Réseau d'expertise sur les changements climatiques en Occitanie (RECO), 56 p. ISBN : 978-2-491380-00-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Forêts&amp;quot; AFITV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortuné Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview France Bleu Vaucluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequencing reveals microgeographic adaptation in the widespread Amazonian tree species &amp;lt;em&amp;gt;Eperua falcata&amp;lt;/em&amp;gt; (Aublet.): A Bayesian framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vienna, Austria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interspecific variability of mechanosensitivity on stem growth regulation in five neotropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick P Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Fd, France. Proceedings of the Plant Biomechanics Conference, 2ème édition, 2012, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId410"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Scotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivanscotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8951-2680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a population biologist interested in the mechanisms underlying local adaptation, and in particular microgeographic adaptation, that is, adaptation to environmental variations occurring within populations – or to make it more formal, occurring over distances comparable to dispersal distances. Such processes are theoretically related to the maintenance of diversity within populations and to a selection-dispersal balance, and can occur when the environment is patchy or changes abruptly over short distances. I contend that such conditions are encountered frequently by plant populations, e. g. in soil composition and fertility, light and water availability, competition, occurrence of predators.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In parallel, I am also interested into how such adaptive processes (or lack thereof) can affect the viability and resilience of populations at the species range level, with the goal of using such information to support the management and conservation of forest genetic diversity, and biodiversity in general. In a way, this is a reversal of the environmentalist movement slogan: here, I think locally and act globally.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genetic diversity patterns of worldwide Prunus armeniaca L. resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1450, pp.297-302. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2026.1450.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembled nuclear, chloroplast, and mitochondrial genomes show high intraspecific variation in the tropical rainforest species Symphonia globulifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkaf208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Signatures of Climate‐Driven (Mal)Adaptation in an Iconic Conifer, the English Yew ( &amp;lt;i&amp;gt;Taxus baccata&amp;lt;/i&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Vajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjana Westergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (10), pp.e70160. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.70160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond proxies: towards ecophysiological indicators of drought resistance for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (9), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic responses to climate: Understanding local adaptation in the Andean tree species Nothofagus pumilio and implications for a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Sekely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Marchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gabriela Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.902-920. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.8538. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-52612-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure and demographic history of the timber tree Dicorynia guianensis in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-023-01633-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of contemporary effective population size in plant populations: Limitations of genomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Paz‐vinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling down that mountain: microgeographical adaptive divergence during a fast population expansion along a steep environmental gradient in European beech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Modica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-024-00696-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire frequency, as well as stress response and developmental gene control serotiny level variation in a widespread pioneer Mediterranean conifer, Pinus halepensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina B Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (11), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and enrichment of breeding material for resilience in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Farsakoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 530, pp.120748. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ruiz Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.393-411. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between microenvironment, selection and genetic architecture drive multiscale adaptation in a simulation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.451-466. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chromosome-level genome assembly of the European Beech (Fagus sylvatica) reveals anomalies for organelle DNA integration, repeat Content and distribution of SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagdevi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Ulaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Meger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.691058. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.691058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic signatures of divergent selection in European beech ( Fagus sylvatica L.) are associated with the variation in temperature and precipitation across its distribution range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Postolache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Vajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.5029-5047. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenotypic divergence unveil microgeographic adaptation in the Amazonian hyperdominant tree Eperua falcata Aubl. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul V.A. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.1136-1154. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bastias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David López‐quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of mid‐Pleistocene lineages in the European silver fir ( Abies alba Mill.) at its geographic distribution margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.10984-10999. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Opgenoorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies between genetic and ecological divergence patterns suggest a complex biogeographic history in a Neotropical genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.4726-4738. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Structure of a Worldwide Germplasm Collection of Prunus armeniaca L. Reveals Three Major Diffusion Routes for Varieties Coming From the Species’ Center of Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedia Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Zhebentyayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Ledbetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science forestière face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science needs management data for a better prediction of climate change effects on socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Geburek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0792-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast DNA variation in a hyperdiverse tropical tree community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.4897-4905. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation and Differentiation of Hylesia metabus (Lepidoptera: Saturniidae): Moths of Public Health Importance in French Guiana and in Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciminera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melfran Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.137 - 148. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent, Late Pleistocene fragmentation shaped the phylogeographic structure of the European black pine (Pinus nigra Arnold)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.76. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-019-1381-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'environnement et la forêt, le temps de l'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Response to Selection in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (5), pp.337-346. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Q(ST) framework in hierarchically structured populations: Impacts of inbreeding and dominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.e76-e83. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il viaggio delle piante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 281 (Mars 2016), pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of genetic studies: what to make of the large amounts of variation found within populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. González-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina B. Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalagüe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.69-75. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0471-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical rainforests that persisted: inferences from the Quaternary demographic history of eight tree species in the Guiana shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic tools in a widespread tropical tree, Symphonia globulifera L.f.: a new low-coverage draft genome, SNP and SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seoane Zonjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, on-line (4), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique : peut-on sauver nos forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 503, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral and adaptive drivers of microgeographic genetic divergence within continuous populations: The case of the neotropical tree Eperua falcata (Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), 23 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0121394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life after disturbance (II): the intermediate disturbance hypothesis explains genetic variation in forest gaps dominated by Virola michelii Heckel (Myristicaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Cseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (8), pp.1035 - 1042. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0508-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life after disturbance (I): changes in the spatial genetic structure of Jacaranda copaia (Aubl.) D. Don (Bignonianceae) after logging in an intensively studied plot in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Périgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.509-516. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life after disturbance (I): changes in the spatial genetic structure of Jacaranda copaia (Aubl.) D. Don (Bignonianceae) after logging in an intensively studied plot in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Périgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.509-516. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des forêts passe par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 février 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Partitioning of Shannon Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput transcriptome sequencing and preliminary functional analysis in four Neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiange Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garnier‐géré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, 13 p. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon diversification and cross-Andean dispersal of the widespread Neotropical tree species Jacaranda copaia (Bignoniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.707-719. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2012.02797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RaBoT: a rarefaction-by-bootstrap method to compare genome-wide levels of genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Cseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (6), pp.631 - 635. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0302-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly local environmental variability promotes intrapopulation divergence of quantitative traits: an example from tropical rain forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (6), pp.1169 - 1179. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a species complex of lowland Neotropical rain forest trees (Carapa, Meliaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.676-692. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02678.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular divergence in tropical tree populations occupying environmental mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.529 - 544. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Always look on both sides: phylogenetic information conveyed by simple sequence repeat allele sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle A. Barkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of dispersal limitation, rivers, and historical events shapes the genetic structure of an Amazonian frog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice P. Noonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.356 - 373. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01871.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 180 (2), pp.182 - 189. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic architecture of sexual dimorphism in the dioecious plant Silene latifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Delph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2873-2886. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01048.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive potential in forest tree populations: what is it, and how can we measure it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (8), 801 ; 1 p. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaporins in the wild: natural genetic diversity and selective pressure in the PIP gene family in five neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Buonamici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Boshier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (202), pp.202.1-202.18. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosensing of stem bending and its interspecific variability in five neotropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick P Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (2), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for growth, morphological, and physiological traits in a wild population of the Neotropical shade-tolerant rainforest tree Sextonia rubra (Mez) van der Werff (Lauraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Calvo-Vialettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0251-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous gene flow and population structure in wild and cultivated chicory, Cichorium intybus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Kiaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flavell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guadagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (3), pp.405-419. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-008-9375-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 19 microsatellite loci from the Amazonian frog Adenomera andreae (Amplibia: anura: Leptodactylidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hataway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.217-220. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9053-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic patterns of adaptive divergence between chromosomally differentiated sunflower species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared L Strasburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren H. Rieseberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.1341-1355. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msp043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternally and paternally inherited molecular markers elucidate population patterns and inferred dispersal processes on a small scale within a subalpine stand of Norway spruce (Picea abies [L.] Karst.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Pastorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sebastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vendramin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (11), pp.3806-3812. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically depauperate but widespread: the case of an emblematic mediterranean pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Sheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (3), pp.680-688. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00294.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of Norway spruce (Picea abies Karst.) at regional scale: sensitivity of different microsatellite motif classes in detecting differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.485-491. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective trade-offs and sex-chromosome evolution in silene latifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Delph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (9), pp.1793-1800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind population genetics survey of tropical rainforest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duminil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Omer Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (12), pp.3505-3513. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of Norway spruce (Picea abies Karst.) at regional scale: sensitivity of different microsatellite motif classes in detecting differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.485-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the distribution of markers classes in a genetic linkage map:a case study in Norway spruce (Picea abies karst)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cattonaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (3), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-005-0012-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and diversity of simple sequence repeat (SSR) microsatellite markers in various families of &amp;lt;em&amp;gt;Picea abies&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hereditas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1601-5223.2003.01524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPL markers and cytotaxonomic analysis reveal hybridisation in the genus Schoenus (Cyperaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Verona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Candolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (2), pp.222-228. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G01-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient development of dinucleotide microsatellite markers in Norway spruce (Picea abies Karst.) through dot blot selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 104 (6-7), pp.1035-1041. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-001-0843-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinucleotide microsatellites in Norway spruce (Picea abies): their features and the development of molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106 (1), pp.40-50. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-002-0986-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization routes for Picea abies K. in Italy as suggested by the analysis of sequence-characterized amplified region (SCAR) markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scarponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sari-Gorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (6), pp.699-708. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00911.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite repeats are not randomly distributed within Norway spruce(Picea abies K.) expressed sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical patterns of forest genetic diversity to tackle conservation needs: insights from genomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Farsakoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Aravanopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’études sur l’adaptation du hêtre et des différentes espèces de sapins méditerranéen et de leurs hybrides dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts d'Exception du Boscodon et de l'Aigoual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hort de Dieu-Mont Aigoual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of the European black pine (Pinus nigra Arn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alpine Forest Genomics Network (AFORGEN). INT., Jun 2018, Kranjska Gora, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of Abies alba in the pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kranjska Gora, Slovenia. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic history of Abies alba Mill. in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vulpes Rabat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic adaptation in tree stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptation to microgeographic habitat patchiness in Amazonian trees: example of the hyperdominant Eperua falcata (Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygenic adaptation in a hierarchical population structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics of local adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand INRA : &amp;quot;Forêts et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic variation in tropical trees: selection shapes intra-populational divergence at hundreds of loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESEB Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of multiple-scale variation in selection on microgeographic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Evolutionnary Biology (ESEB). INT., Aug 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of disruptive selection in the adaptation of two closely related species of tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evoluzione 2013. 5th congress of the Italian Society for Evolutionary Biology, Italie, 28-30 août</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of forest trees to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO TreeBiotech2011 "From genomes to integration and delivery"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d’espèces exotiques : Quel avenir pour nos forêts ? Quelles perceptions du public pour les espèces exotiques ? Approches rétrospectives et contemporaines dans les sapinières méditerranéennes (projet Perplex). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview pour le magazine Epsiloon. N°11. Les vieux arbres sont les gardiens des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forest genetics campsite - a blog and repository about forest genetics, genomics and ecological genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième rapport sur l'état des ressources génétiques forestières mondiales - 2020- Rapport national de la France - Tome 3 Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François de Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FAO; DGTM de Guyane, DEAAF, Service Paysage Eau et biodiversité, 97300 Cayenne; INRAE; IRD; Royal Botanic Gardens (Kew). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous effective population size changes and genetic stability of forest trees through glacial cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic structure of the European black pine (Pinus nigra Arnold) is shaped by its recent Holocene demographic history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of microgeographic adaptation in the Amazonian hyperdominant tree Eperua falcata Aubl. (Fabaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul V. A. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest genetic resources strategy for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippos Aravanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjersti Bakkebø Fjellstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bozzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUFORGEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80, 2021, 978-952-7426-48-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Cévennes et l’adaptation des forêts au changement climatique. Publié dans GREC-SUD & RECO, 2020, Adaptation du Parc national des Cévennes au changement climatique et à ses impacts, ouvrage collectif co-édité par l’Association pour l’innovation et la recherche au service du climat (AIR Climat) et le Réseau d'expertise sur les changements climatiques en Occitanie (RECO), 56 p. ISBN : 978-2-491380-00-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Forêts&amp;quot; AFITV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortuné Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview France Bleu Vaucluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequencing reveals microgeographic adaptation in the widespread Amazonian tree species &amp;lt;em&amp;gt;Eperua falcata&amp;lt;/em&amp;gt; (Aublet.): A Bayesian framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vienna, Austria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interspecific variability of mechanosensitivity on stem growth regulation in five neotropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick P Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Fd, France. Proceedings of the Plant Biomechanics Conference, 2ème édition, 2012, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A7A9878"/>
+    <w:nsid w:val="DFA7D0F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanscotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8951-2680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf208" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70160" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Modica" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00696-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sekely" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marchelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Arana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Mattera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cervantes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52612-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01633-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Romero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagdevi Mishra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ulaszewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Meger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.691058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13988" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V.A. Fine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15595" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bourguiba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Ledbetter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00638" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Binelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Spanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1381-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0792-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108230v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;ger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5096" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.02.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576329v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12693" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane Zonjic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12605" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290976v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0471-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13949" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foll" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121394" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502942v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Cseke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0508-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456261v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0462-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284198v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349820v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-238" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189953v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090289" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032412v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Audigeos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12069" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032430v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cigna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct176" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032413v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cseke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0302-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2012.02797.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032395v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02678.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barthe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle A. Barkley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cardi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040699" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032422v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice P. Noonan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01871.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032399v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.09.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVC4G2Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883652v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010053" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032136v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arntz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01048.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5H6L4NP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032078v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Buonamici" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belkadi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rymer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boshier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-202" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454145v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp286" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032145v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calvo-Vialettes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Citterio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0251-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6B2D6682E0A34D780963857D8F86564C6E078B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032153v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Strasburg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren H. Rieseberg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp043" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032133v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hataway" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9053-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kiaer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Felber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flavell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guadagnuolo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guiatti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-008-9375-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXTRFQ1H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032062v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sheng Hu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00294.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032063v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gugerli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pastorelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.03.023" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNP8P4WZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032048v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Paglia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Magni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Morgante" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006029" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032044v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031226v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Omer Cazal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03040.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GH7TB66-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884000v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032033v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fuller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0012-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LP08C91P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681555v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yazdani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jansson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathur" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1601-5223.2003.01524.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKB61NG5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032047v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mariani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Verona" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Candolini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cenci" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G01-138" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031865v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0843-7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3WCG8TJG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032029v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Morgante" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0986-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKKWWLKL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031243v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vendramin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteotti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scarponi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sari-Gorla" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00911.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9KKGFMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032034v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fink" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Binelli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Powell" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118486v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118367v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Aravanopoulos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681645v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925625v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793100v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595365v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594984v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349815v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349814v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594450v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738649v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627541v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032435v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951032v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603172v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772083v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Geyer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Launay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210059v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791732v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790168v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V. A. Fine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664194v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Aravanopoulos" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Bakkeb&#248; Fjellstad" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/publications/publication/forest-genetic-resources-strategy-for-europe/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943915v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799351v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortun&#233; Chalumeau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lechevalier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Doucet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795069v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795693v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795704v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190786v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanscotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8951-2680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguiba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarkouna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.39" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sekely" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marchelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Arana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Mattera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cervantes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52612-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01633-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Modica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00696-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Romero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9919" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13988" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagdevi Mishra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ulaszewski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Meger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.691058" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V.A. Fine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15595" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Binelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6227" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bourguiba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Ledbetter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00638" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0792-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108230v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5096" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Spanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1381-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.02.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12693" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290976v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0471-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13949" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane Zonjic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12605" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350495v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204220v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foll" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121394" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Cseke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0508-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0462-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349820v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090289" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032439v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-238" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2012.02797.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032413v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cseke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0302-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cigna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct176" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02678.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032412v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Audigeos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12069" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190764v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barthe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle A. Barkley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cardi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040699" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice P. Noonan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01871.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.09.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVC4G2Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032136v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arntz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01048.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5H6L4NP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883652v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010053" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032078v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Buonamici" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belkadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rymer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boshier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-202" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454145v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp286" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032145v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calvo-Vialettes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Citterio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0251-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6B2D6682E0A34D780963857D8F86564C6E078B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032184v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kiaer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Felber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flavell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guadagnuolo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guiatti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-008-9375-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXTRFQ1H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032133v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hataway" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9053-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032153v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Strasburg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren H. Rieseberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp043" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032063v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gugerli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pastorelli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.03.023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNP8P4WZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032062v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sheng Hu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00294.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032048v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Paglia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Magni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Morgante" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006029" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032044v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031226v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Omer Cazal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03040.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GH7TB66-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884000v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fuller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0012-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LP08C91P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681555v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yazdani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jansson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1601-5223.2003.01524.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKB61NG5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032047v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mariani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Verona" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Candolini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cenci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G01-138" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031865v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0843-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3WCG8TJG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Morgante" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0986-1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKKWWLKL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vendramin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteotti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scarponi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sari-Gorla" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00911.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9KKGFMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032034v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fink" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Binelli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Powell" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Aravanopoulos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681645v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925625v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594984v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595365v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793100v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349815v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349814v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594450v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738649v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627541v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032435v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951032v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603172v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772083v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Geyer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Launay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210059v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791732v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790168v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V. A. Fine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664194v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Aravanopoulos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Bakkeb&#248; Fjellstad" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/publications/publication/forest-genetic-resources-strategy-for-europe/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943915v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799351v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortun&#233; Chalumeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lechevalier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Doucet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795069v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795704v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190786v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795693v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>