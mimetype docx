--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Scotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivanscotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8951-2680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a population biologist interested in the mechanisms underlying local adaptation, and in particular microgeographic adaptation, that is, adaptation to environmental variations occurring within populations – or to make it more formal, occurring over distances comparable to dispersal distances. Such processes are theoretically related to the maintenance of diversity within populations and to a selection-dispersal balance, and can occur when the environment is patchy or changes abruptly over short distances. I contend that such conditions are encountered frequently by plant populations, e. g. in soil composition and fertility, light and water availability, competition, occurrence of predators.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In parallel, I am also interested into how such adaptive processes (or lack thereof) can affect the viability and resilience of populations at the species range level, with the goal of using such information to support the management and conservation of forest genetic diversity, and biodiversity in general. In a way, this is a reversal of the environmentalist movement slogan: here, I think locally and act globally.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genetic diversity patterns of worldwide Prunus armeniaca L. resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1450, pp.297-302. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2026.1450.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembled nuclear, chloroplast, and mitochondrial genomes show high intraspecific variation in the tropical rainforest species Symphonia globulifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkaf208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Signatures of Climate‐Driven (Mal)Adaptation in an Iconic Conifer, the English Yew ( &amp;lt;i&amp;gt;Taxus baccata&amp;lt;/i&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Vajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjana Westergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (10), pp.e70160. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.70160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond proxies: towards ecophysiological indicators of drought resistance for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (9), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic responses to climate: Understanding local adaptation in the Andean tree species Nothofagus pumilio and implications for a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Sekely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Marchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gabriela Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.902-920. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.8538. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-52612-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure and demographic history of the timber tree Dicorynia guianensis in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-023-01633-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of contemporary effective population size in plant populations: Limitations of genomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Paz‐vinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling down that mountain: microgeographical adaptive divergence during a fast population expansion along a steep environmental gradient in European beech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Modica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-024-00696-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire frequency, as well as stress response and developmental gene control serotiny level variation in a widespread pioneer Mediterranean conifer, Pinus halepensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina B Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (11), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and enrichment of breeding material for resilience in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Farsakoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 530, pp.120748. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ruiz Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.393-411. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between microenvironment, selection and genetic architecture drive multiscale adaptation in a simulation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.451-466. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chromosome-level genome assembly of the European Beech (Fagus sylvatica) reveals anomalies for organelle DNA integration, repeat Content and distribution of SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagdevi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Ulaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Meger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.691058. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.691058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic signatures of divergent selection in European beech ( Fagus sylvatica L.) are associated with the variation in temperature and precipitation across its distribution range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Postolache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Vajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.5029-5047. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenotypic divergence unveil microgeographic adaptation in the Amazonian hyperdominant tree Eperua falcata Aubl. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul V.A. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.1136-1154. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bastias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David López‐quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of mid‐Pleistocene lineages in the European silver fir ( Abies alba Mill.) at its geographic distribution margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.10984-10999. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Opgenoorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies between genetic and ecological divergence patterns suggest a complex biogeographic history in a Neotropical genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.4726-4738. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Structure of a Worldwide Germplasm Collection of Prunus armeniaca L. Reveals Three Major Diffusion Routes for Varieties Coming From the Species’ Center of Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedia Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Zhebentyayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Ledbetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science forestière face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science needs management data for a better prediction of climate change effects on socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Geburek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0792-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast DNA variation in a hyperdiverse tropical tree community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.4897-4905. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation and Differentiation of Hylesia metabus (Lepidoptera: Saturniidae): Moths of Public Health Importance in French Guiana and in Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciminera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melfran Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.137 - 148. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent, Late Pleistocene fragmentation shaped the phylogeographic structure of the European black pine (Pinus nigra Arnold)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.76. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-019-1381-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'environnement et la forêt, le temps de l'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Response to Selection in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (5), pp.337-346. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Q(ST) framework in hierarchically structured populations: Impacts of inbreeding and dominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.e76-e83. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il viaggio delle piante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 281 (Mars 2016), pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of genetic studies: what to make of the large amounts of variation found within populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. González-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina B. Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalagüe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.69-75. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0471-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical rainforests that persisted: inferences from the Quaternary demographic history of eight tree species in the Guiana shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic tools in a widespread tropical tree, Symphonia globulifera L.f.: a new low-coverage draft genome, SNP and SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seoane Zonjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, on-line (4), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique : peut-on sauver nos forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 503, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral and adaptive drivers of microgeographic genetic divergence within continuous populations: The case of the neotropical tree Eperua falcata (Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), 23 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0121394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life after disturbance (II): the intermediate disturbance hypothesis explains genetic variation in forest gaps dominated by Virola michelii Heckel (Myristicaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Cseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (8), pp.1035 - 1042. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0508-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life after disturbance (I): changes in the spatial genetic structure of Jacaranda copaia (Aubl.) D. Don (Bignonianceae) after logging in an intensively studied plot in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Périgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.509-516. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life after disturbance (I): changes in the spatial genetic structure of Jacaranda copaia (Aubl.) D. Don (Bignonianceae) after logging in an intensively studied plot in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Périgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.509-516. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des forêts passe par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 février 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Partitioning of Shannon Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput transcriptome sequencing and preliminary functional analysis in four Neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiange Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garnier‐géré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, 13 p. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon diversification and cross-Andean dispersal of the widespread Neotropical tree species Jacaranda copaia (Bignoniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.707-719. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2012.02797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RaBoT: a rarefaction-by-bootstrap method to compare genome-wide levels of genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Cseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (6), pp.631 - 635. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0302-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly local environmental variability promotes intrapopulation divergence of quantitative traits: an example from tropical rain forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (6), pp.1169 - 1179. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a species complex of lowland Neotropical rain forest trees (Carapa, Meliaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.676-692. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02678.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular divergence in tropical tree populations occupying environmental mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.529 - 544. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Always look on both sides: phylogenetic information conveyed by simple sequence repeat allele sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle A. Barkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of dispersal limitation, rivers, and historical events shapes the genetic structure of an Amazonian frog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice P. Noonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.356 - 373. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01871.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 180 (2), pp.182 - 189. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic architecture of sexual dimorphism in the dioecious plant Silene latifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Delph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2873-2886. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01048.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive potential in forest tree populations: what is it, and how can we measure it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (8), 801 ; 1 p. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaporins in the wild: natural genetic diversity and selective pressure in the PIP gene family in five neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Buonamici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Boshier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (202), pp.202.1-202.18. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosensing of stem bending and its interspecific variability in five neotropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick P Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (2), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for growth, morphological, and physiological traits in a wild population of the Neotropical shade-tolerant rainforest tree Sextonia rubra (Mez) van der Werff (Lauraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Calvo-Vialettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0251-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous gene flow and population structure in wild and cultivated chicory, Cichorium intybus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Kiaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flavell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guadagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (3), pp.405-419. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-008-9375-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 19 microsatellite loci from the Amazonian frog Adenomera andreae (Amplibia: anura: Leptodactylidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hataway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.217-220. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9053-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic patterns of adaptive divergence between chromosomally differentiated sunflower species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared L Strasburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren H. Rieseberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.1341-1355. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msp043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternally and paternally inherited molecular markers elucidate population patterns and inferred dispersal processes on a small scale within a subalpine stand of Norway spruce (Picea abies [L.] Karst.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Pastorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sebastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vendramin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (11), pp.3806-3812. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically depauperate but widespread: the case of an emblematic mediterranean pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Sheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (3), pp.680-688. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00294.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of Norway spruce (Picea abies Karst.) at regional scale: sensitivity of different microsatellite motif classes in detecting differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.485-491. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective trade-offs and sex-chromosome evolution in silene latifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Delph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (9), pp.1793-1800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind population genetics survey of tropical rainforest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duminil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Omer Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (12), pp.3505-3513. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of Norway spruce (Picea abies Karst.) at regional scale: sensitivity of different microsatellite motif classes in detecting differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.485-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the distribution of markers classes in a genetic linkage map:a case study in Norway spruce (Picea abies karst)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cattonaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (3), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-005-0012-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and diversity of simple sequence repeat (SSR) microsatellite markers in various families of &amp;lt;em&amp;gt;Picea abies&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hereditas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1601-5223.2003.01524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPL markers and cytotaxonomic analysis reveal hybridisation in the genus Schoenus (Cyperaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Verona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Candolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (2), pp.222-228. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G01-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient development of dinucleotide microsatellite markers in Norway spruce (Picea abies Karst.) through dot blot selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 104 (6-7), pp.1035-1041. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-001-0843-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinucleotide microsatellites in Norway spruce (Picea abies): their features and the development of molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106 (1), pp.40-50. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-002-0986-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization routes for Picea abies K. in Italy as suggested by the analysis of sequence-characterized amplified region (SCAR) markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scarponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sari-Gorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (6), pp.699-708. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00911.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite repeats are not randomly distributed within Norway spruce(Picea abies K.) expressed sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical patterns of forest genetic diversity to tackle conservation needs: insights from genomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Farsakoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Aravanopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’études sur l’adaptation du hêtre et des différentes espèces de sapins méditerranéen et de leurs hybrides dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts d'Exception du Boscodon et de l'Aigoual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hort de Dieu-Mont Aigoual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of the European black pine (Pinus nigra Arn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alpine Forest Genomics Network (AFORGEN). INT., Jun 2018, Kranjska Gora, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of Abies alba in the pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kranjska Gora, Slovenia. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic history of Abies alba Mill. in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vulpes Rabat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic adaptation in tree stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptation to microgeographic habitat patchiness in Amazonian trees: example of the hyperdominant Eperua falcata (Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygenic adaptation in a hierarchical population structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics of local adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand INRA : &amp;quot;Forêts et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic variation in tropical trees: selection shapes intra-populational divergence at hundreds of loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESEB Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of multiple-scale variation in selection on microgeographic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Evolutionnary Biology (ESEB). INT., Aug 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of disruptive selection in the adaptation of two closely related species of tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evoluzione 2013. 5th congress of the Italian Society for Evolutionary Biology, Italie, 28-30 août</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of forest trees to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO TreeBiotech2011 "From genomes to integration and delivery"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d’espèces exotiques : Quel avenir pour nos forêts ? Quelles perceptions du public pour les espèces exotiques ? Approches rétrospectives et contemporaines dans les sapinières méditerranéennes (projet Perplex). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview pour le magazine Epsiloon. N°11. Les vieux arbres sont les gardiens des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forest genetics campsite - a blog and repository about forest genetics, genomics and ecological genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième rapport sur l'état des ressources génétiques forestières mondiales - 2020- Rapport national de la France - Tome 3 Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François de Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FAO; DGTM de Guyane, DEAAF, Service Paysage Eau et biodiversité, 97300 Cayenne; INRAE; IRD; Royal Botanic Gardens (Kew). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous effective population size changes and genetic stability of forest trees through glacial cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic structure of the European black pine (Pinus nigra Arnold) is shaped by its recent Holocene demographic history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of microgeographic adaptation in the Amazonian hyperdominant tree Eperua falcata Aubl. (Fabaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul V. A. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest genetic resources strategy for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippos Aravanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjersti Bakkebø Fjellstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bozzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUFORGEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80, 2021, 978-952-7426-48-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Cévennes et l’adaptation des forêts au changement climatique. Publié dans GREC-SUD & RECO, 2020, Adaptation du Parc national des Cévennes au changement climatique et à ses impacts, ouvrage collectif co-édité par l’Association pour l’innovation et la recherche au service du climat (AIR Climat) et le Réseau d'expertise sur les changements climatiques en Occitanie (RECO), 56 p. ISBN : 978-2-491380-00-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Forêts&amp;quot; AFITV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortuné Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview France Bleu Vaucluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequencing reveals microgeographic adaptation in the widespread Amazonian tree species &amp;lt;em&amp;gt;Eperua falcata&amp;lt;/em&amp;gt; (Aublet.): A Bayesian framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vienna, Austria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interspecific variability of mechanosensitivity on stem growth regulation in five neotropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick P Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Fd, France. Proceedings of the Plant Biomechanics Conference, 2ème édition, 2012, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ivan Scotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ivanscotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8951-2680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a population biologist interested in the mechanisms underlying local adaptation, and in particular microgeographic adaptation, that is, adaptation to environmental variations occurring within populations – or to make it more formal, occurring over distances comparable to dispersal distances. Such processes are theoretically related to the maintenance of diversity within populations and to a selection-dispersal balance, and can occur when the environment is patchy or changes abruptly over short distances. I contend that such conditions are encountered frequently by plant populations, e. g. in soil composition and fertility, light and water availability, competition, occurrence of predators.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In parallel, I am also interested into how such adaptive processes (or lack thereof) can affect the viability and resilience of populations at the species range level, with the goal of using such information to support the management and conservation of forest genetic diversity, and biodiversity in general. In a way, this is a reversal of the environmentalist movement slogan: here, I think locally and act globally.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genetic diversity patterns of worldwide Prunus armeniaca L. resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zarkouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1450, pp.297-302. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2026.1450.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembled nuclear, chloroplast, and mitochondrial genomes show high intraspecific variation in the tropical rainforest species Symphonia globulifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkaf208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Signatures of Climate‐Driven (Mal)Adaptation in an Iconic Conifer, the English Yew ( &amp;lt;i&amp;gt;Taxus baccata&amp;lt;/i&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Vajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjana Westergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (10), pp.e70160. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.70160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond proxies: towards ecophysiological indicators of drought resistance for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (9), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic responses to climate: Understanding local adaptation in the Andean tree species Nothofagus pumilio and implications for a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Sekely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Marchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gabriela Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.902-920. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.10504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.8538. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-52612-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure and demographic history of the timber tree Dicorynia guianensis in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-023-01633-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of contemporary effective population size in plant populations: Limitations of genomic datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Paz‐vinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling down that mountain: microgeographical adaptive divergence during a fast population expansion along a steep environmental gradient in European beech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Modica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-024-00696-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire frequency, as well as stress response and developmental gene control serotiny level variation in a widespread pioneer Mediterranean conifer, Pinus halepensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina B Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (11), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and enrichment of breeding material for resilience in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Farsakoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 530, pp.120748. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Ruiz Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.393-411. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between microenvironment, selection and genetic architecture drive multiscale adaptation in a simulation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.451-466. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chromosome-level genome assembly of the European Beech (Fagus sylvatica) reveals anomalies for organelle DNA integration, repeat Content and distribution of SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagdevi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartosz Ulaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Meger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.691058. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.691058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic signatures of divergent selection in European beech ( Fagus sylvatica L.) are associated with the variation in temperature and precipitation across its distribution range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Postolache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Vajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.5029-5047. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenotypic divergence unveil microgeographic adaptation in the Amazonian hyperdominant tree Eperua falcata Aubl. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul V.A. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.1136-1154. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bastias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David López‐quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of mid‐Pleistocene lineages in the European silver fir ( Abies alba Mill.) at its geographic distribution margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.10984-10999. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Opgenoorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies between genetic and ecological divergence patterns suggest a complex biogeographic history in a Neotropical genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.4726-4738. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Structure of a Worldwide Germplasm Collection of Prunus armeniaca L. Reveals Three Major Diffusion Routes for Varieties Coming From the Species’ Center of Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedia Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Zhebentyayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Ledbetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.00638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science forestière face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science needs management data for a better prediction of climate change effects on socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Geburek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-018-0792-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast DNA variation in a hyperdiverse tropical tree community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.4897-4905. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation and Differentiation of Hylesia metabus (Lepidoptera: Saturniidae): Moths of Public Health Importance in French Guiana and in Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciminera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melfran Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.137 - 148. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent, Late Pleistocene fragmentation shaped the phylogeographic structure of the European black pine (Pinus nigra Arnold)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.76. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-019-1381-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'environnement et la forêt, le temps de l'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Response to Selection in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (5), pp.337-346. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Q(ST) framework in hierarchically structured populations: Impacts of inbreeding and dominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (6), pp.e76-e83. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il viaggio delle piante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 281 (Mars 2016), pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of genetic studies: what to make of the large amounts of variation found within populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. González-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina B. Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lalagüe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.69-75. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0471-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical rainforests that persisted: inferences from the Quaternary demographic history of eight tree species in the Guiana shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic tools in a widespread tropical tree, Symphonia globulifera L.f.: a new low-coverage draft genome, SNP and SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seoane Zonjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, on-line (4), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique : peut-on sauver nos forêts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 503, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral and adaptive drivers of microgeographic genetic divergence within continuous populations: The case of the neotropical tree Eperua falcata (Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), 23 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0121394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life after disturbance (II): the intermediate disturbance hypothesis explains genetic variation in forest gaps dominated by Virola michelii Heckel (Myristicaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Cseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (8), pp.1035 - 1042. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0508-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life after disturbance (I): changes in the spatial genetic structure of Jacaranda copaia (Aubl.) D. Don (Bignonianceae) after logging in an intensively studied plot in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Périgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.509-516. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life after disturbance (I): changes in the spatial genetic structure of Jacaranda copaia (Aubl.) D. Don (Bignonianceae) after logging in an intensively studied plot in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Périgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.509-516. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des forêts passe par la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 février 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the Partitioning of Shannon Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput transcriptome sequencing and preliminary functional analysis in four Neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiange Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garnier‐géré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, 13 p. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon diversification and cross-Andean dispersal of the widespread Neotropical tree species Jacaranda copaia (Bignoniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.707-719. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2012.02797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RaBoT: a rarefaction-by-bootstrap method to compare genome-wide levels of genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Cseke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (6), pp.631 - 635. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0302-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly local environmental variability promotes intrapopulation divergence of quantitative traits: an example from tropical rain forest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (6), pp.1169 - 1179. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a species complex of lowland Neotropical rain forest trees (Carapa, Meliaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.676-692. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02678.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular divergence in tropical tree populations occupying environmental mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.529 - 544. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Always look on both sides: phylogenetic information conveyed by simple sequence repeat allele sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle A. Barkley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of dispersal limitation, rivers, and historical events shapes the genetic structure of an Amazonian frog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice P. Noonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.356 - 373. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01871.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting the promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 180 (2), pp.182 - 189. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic architecture of sexual dimorphism in the dioecious plant Silene latifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Delph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2873-2886. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01048.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive potential in forest tree populations: what is it, and how can we measure it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (8), 801 ; 1 p. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2010053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaporins in the wild: natural genetic diversity and selective pressure in the PIP gene family in five neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Buonamici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Boshier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (202), pp.202.1-202.18. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for growth, morphological, and physiological traits in a wild population of the Neotropical shade-tolerant rainforest tree Sextonia rubra (Mez) van der Werff (Lauraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Calvo-Vialettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0251-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosensing of stem bending and its interspecific variability in five neotropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick P Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (2), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00454145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous gene flow and population structure in wild and cultivated chicory, Cichorium intybus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Kiaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flavell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guadagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (3), pp.405-419. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-008-9375-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 19 microsatellite loci from the Amazonian frog Adenomera andreae (Amplibia: anura: Leptodactylidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hataway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.217-220. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9053-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic patterns of adaptive divergence between chromosomally differentiated sunflower species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared L Strasburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren H. Rieseberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.1341-1355. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msp043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternally and paternally inherited molecular markers elucidate population patterns and inferred dispersal processes on a small scale within a subalpine stand of Norway spruce (Picea abies [L.] Karst.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Pastorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sebastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vendramin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (11), pp.3806-3812. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically depauperate but widespread: the case of an emblematic mediterranean pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Sheng Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (3), pp.680-688. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00294.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of Norway spruce (Picea abies Karst.) at regional scale: sensitivity of different microsatellite motif classes in detecting differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.485-491. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective trade-offs and sex-chromosome evolution in silene latifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Delph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (9), pp.1793-1800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind population genetics survey of tropical rainforest trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duminil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Omer Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (12), pp.3505-3513. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03040.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics of Norway spruce (Picea abies Karst.) at regional scale: sensitivity of different microsatellite motif classes in detecting differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (5), pp.485-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the distribution of markers classes in a genetic linkage map:a case study in Norway spruce (Picea abies karst)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Burelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cattonaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (3), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-005-0012-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and diversity of simple sequence repeat (SSR) microsatellite markers in various families of &amp;lt;em&amp;gt;Picea abies&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hereditas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1601-5223.2003.01524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFPL markers and cytotaxonomic analysis reveal hybridisation in the genus Schoenus (Cyperaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Verona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Candolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45 (2), pp.222-228. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G01-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trinucleotide microsatellites in Norway spruce (Picea abies): their features and the development of molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106 (1), pp.40-50. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-002-0986-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient development of dinucleotide microsatellite markers in Norway spruce (Picea abies Karst.) through dot blot selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Paglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Morgante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 104 (6-7), pp.1035-1041. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-001-0843-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization routes for Picea abies K. in Italy as suggested by the analysis of sequence-characterized amplified region (SCAR) markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Matteotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scarponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sari-Gorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (6), pp.699-708. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00911.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01031243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite repeats are not randomly distributed within Norway spruce(Picea abies K.) expressed sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d’espèces exotiques : Quel avenir pour nos forêts ? Quelles perceptions du public pour les espèces exotiques ? Approches rétrospectives et contemporaines dans les sapinières méditerranéennes (projet Perplex). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview pour le magazine Epsiloon. N°11. Les vieux arbres sont les gardiens des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forest genetics campsite - a blog and repository about forest genetics, genomics and ecological genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical patterns of forest genetic diversity to tackle conservation needs: insights from genomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Farsakoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Aravanopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’études sur l’adaptation du hêtre et des différentes espèces de sapins méditerranéen et de leurs hybrides dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts d'Exception du Boscodon et de l'Aigoual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hort de Dieu-Mont Aigoual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of the European black pine (Pinus nigra Arn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alpine Forest Genomics Network (AFORGEN). INT., Jun 2018, Kranjska Gora, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of Abies alba in the pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kranjska Gora, Slovenia. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic history of Abies alba Mill. in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vulpes Rabat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic adaptation in tree stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptation to microgeographic habitat patchiness in Amazonian trees: example of the hyperdominant Eperua falcata (Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygenic adaptation in a hierarchical population structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics of local adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand INRA : &amp;quot;Forêts et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic variation in tropical trees: selection shapes intra-populational divergence at hundreds of loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESEB Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of multiple-scale variation in selection on microgeographic adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Evolutionnary Biology (ESEB). INT., Aug 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of disruptive selection in the adaptation of two closely related species of tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evoluzione 2013. 5th congress of the Italian Society for Evolutionary Biology, Italie, 28-30 août</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of forest trees to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO TreeBiotech2011 "From genomes to integration and delivery"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième rapport sur l'état des ressources génétiques forestières mondiales - 2020- Rapport national de la France - Tome 3 Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François de Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FAO; DGTM de Guyane, DEAAF, Service Paysage Eau et biodiversité, 97300 Cayenne; INRAE; IRD; Royal Botanic Gardens (Kew). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous effective population size changes and genetic stability of forest trees through glacial cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic structure of the European black pine (Pinus nigra Arnold) is shaped by its recent Holocene demographic history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of microgeographic adaptation in the Amazonian hyperdominant tree Eperua falcata Aubl. (Fabaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul V. A. Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest genetic resources strategy for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippos Aravanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjersti Bakkebø Fjellstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bozzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUFORGEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80, 2021, 978-952-7426-48-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Cévennes et l’adaptation des forêts au changement climatique. Publié dans GREC-SUD & RECO, 2020, Adaptation du Parc national des Cévennes au changement climatique et à ses impacts, ouvrage collectif co-édité par l’Association pour l’innovation et la recherche au service du climat (AIR Climat) et le Réseau d'expertise sur les changements climatiques en Occitanie (RECO), 56 p. ISBN : 978-2-491380-00-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Forêts&amp;quot; AFITV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortuné Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview France Bleu Vaucluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequencing reveals microgeographic adaptation in the widespread Amazonian tree species &amp;lt;em&amp;gt;Eperua falcata&amp;lt;/em&amp;gt; (Aublet.): A Bayesian framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vienna, Austria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interspecific variability of mechanosensitivity on stem growth regulation in five neotropical rainforest species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick P Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Fd, France. Proceedings of the Plant Biomechanics Conference, 2ème édition, 2012, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFA7D0F4"/>
+    <w:nsid w:val="50B655FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanscotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8951-2680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguiba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarkouna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.39" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sekely" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marchelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Arana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Mattera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cervantes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52612-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01633-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Modica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00696-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Romero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9919" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13988" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagdevi Mishra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ulaszewski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Meger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.691058" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V.A. Fine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15595" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Binelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6227" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bourguiba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Ledbetter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00638" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0792-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108230v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5096" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Spanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1381-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.02.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12693" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290976v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0471-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13949" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane Zonjic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12605" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350495v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204220v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foll" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121394" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Cseke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0508-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0462-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349820v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090289" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032439v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-238" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2012.02797.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032413v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cseke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0302-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cigna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct176" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02678.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032412v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Audigeos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12069" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190764v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barthe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle A. Barkley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cardi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040699" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice P. Noonan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01871.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.09.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVC4G2Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032136v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arntz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01048.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5H6L4NP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883652v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010053" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032078v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Buonamici" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belkadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rymer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boshier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-202" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454145v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp286" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032145v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calvo-Vialettes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Citterio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0251-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6B2D6682E0A34D780963857D8F86564C6E078B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032184v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kiaer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Felber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flavell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guadagnuolo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guiatti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-008-9375-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXTRFQ1H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032133v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hataway" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9053-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032153v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Strasburg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren H. Rieseberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp043" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032063v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gugerli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pastorelli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.03.023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNP8P4WZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032062v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sheng Hu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00294.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032048v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Paglia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Magni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Morgante" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006029" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032044v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031226v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Omer Cazal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03040.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GH7TB66-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884000v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fuller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0012-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LP08C91P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681555v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yazdani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jansson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1601-5223.2003.01524.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKB61NG5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032047v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mariani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Verona" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Candolini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cenci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G01-138" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031865v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0843-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3WCG8TJG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Morgante" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0986-1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKKWWLKL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vendramin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteotti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scarponi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sari-Gorla" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00911.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9KKGFMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032034v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fink" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Binelli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Powell" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Aravanopoulos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681645v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925625v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594984v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595365v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793100v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349815v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349814v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594450v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738649v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627541v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032435v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951032v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603172v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772083v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Geyer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Launay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210059v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791732v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790168v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V. A. Fine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664194v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Aravanopoulos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Bakkeb&#248; Fjellstad" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/publications/publication/forest-genetic-resources-strategy-for-europe/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943915v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799351v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortun&#233; Chalumeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lechevalier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Doucet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795069v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795704v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190786v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795693v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ivanscotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8951-2680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourguiba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarkouna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1450.39" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Sekely" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Marchelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Arana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gabriela Mattera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cervantes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52612-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01633-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Modica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00696-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Romero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9919" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13988" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagdevi Mishra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Ulaszewski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Meger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.691058" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V.A. Fine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15595" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Binelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6227" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedia Bourguiba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Zhebentyayeva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Ledbetter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00638" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0792-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108230v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5096" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Spanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1381-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.02.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12693" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290976v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0471-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13949" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512127v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane Zonjic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12605" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350495v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204220v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foll" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121394" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Cseke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0508-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;rigon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0462-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284198v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349820v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090289" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032439v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-238" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032410v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2012.02797.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032413v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cseke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0302-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cigna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct176" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02678.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032412v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Audigeos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12069" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190764v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barthe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle A. Barkley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cardi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040699" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice P. Noonan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01871.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.09.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVC4G2Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032136v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arntz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01048.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5H6L4NP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883652v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010053" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032078v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Buonamici" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belkadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rymer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boshier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-202" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032145v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calvo-Vialettes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Citterio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0251-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6B2D6682E0A34D780963857D8F86564C6E078B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454145v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp286" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032184v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kiaer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Felber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flavell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guadagnuolo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guiatti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-008-9375-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXTRFQ1H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032133v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hataway" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9053-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032153v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Strasburg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren H. Rieseberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp043" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032063v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gugerli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pastorelli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.03.023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNP8P4WZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032062v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sheng Hu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00294.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032048v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Paglia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Magni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Morgante" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006029" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032044v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031226v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Omer Cazal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03040.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GH7TB66-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884000v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fuller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0012-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LP08C91P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681555v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yazdani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jansson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1601-5223.2003.01524.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKB61NG5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032047v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mariani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Verona" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Candolini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cenci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G01-138" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032029v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Morgante" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0986-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKKWWLKL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031865v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0843-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3WCG8TJG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vendramin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteotti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scarponi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sari-Gorla" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00911.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z9KKGFMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032034v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fink" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Binelli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Powell" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951032v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603172v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118486v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118367v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Aravanopoulos" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681645v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925625v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594984v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595365v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793100v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349815v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349814v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594450v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738649v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627541v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032435v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772083v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Geyer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Launay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210059v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791732v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790168v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V. A. Fine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664194v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Aravanopoulos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Bakkeb&#248; Fjellstad" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/publications/publication/forest-genetic-resources-strategy-for-europe/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943915v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799351v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortun&#233; Chalumeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lechevalier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Doucet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795069v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795704v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190786v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795693v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>