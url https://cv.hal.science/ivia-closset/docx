--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -749,693 +749,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early spring mesopelagic carbon remineralization and transfer efficiency in the naturally iron-fertilized Kerguelen area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variations, origin, and fate of settling diatoms in the Southern Ocean tracked by silicon isotope records in deep sediment traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivia Closset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t>
+                <w:t xml:space="preserve">Stephen G. Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Dehairs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Planchon</w:t>
+                <w:t xml:space="preserve">Irina Djouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1713-2015⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (9), pp.1495 - 1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GB005180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150899v1</w:t>
+                <w:t xml:space="preserve">hal-01491302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial ice and atmospheric forcing on the Mertz Glacier Polynya over the past 250 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Campagne</w:t>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.6642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms7642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations, origin, and fate of settling diatoms in the Southern Ocean tracked by silicon isotope records in deep sediment traps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Cardinal</w:t>
+                <w:t xml:space="preserve">Production regime and associated N cycling in the vicinity of Kerguelen Island, Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fripiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mangion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen G. Bray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irina Djouraev</w:t>
+                <w:t xml:space="preserve">L. Chirurgien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GB005180⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (21), pp.6515-6528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-6515-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491302v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production regime and associated N cycling in the vicinity of Kerguelen Island, Southern Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Fripiat</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics in diatom and particulate export fluxes to the deep sea in the Australian sector of the southern Antarctic Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés S. Rigual-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen G. Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivia Closset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Elskens</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-6515-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812504v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics in diatom and particulate export fluxes to the deep sea in the Australian sector of the southern Antarctic Zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early spring mesopelagic carbon remineralization and transfer efficiency in the naturally iron-fertilized Kerguelen area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Dehairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés S. Rigual-Hernández</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ivia Closset</w:t>
+                <w:t xml:space="preserve">A. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leanne Armand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142, pp.62-74. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special issue KEOPS2: Kerguelen Ocean and Plateau Study 2, 12 (6), pp.1713-1731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1713-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103113v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal evolution of net and regenerated silica production around a natural Fe-fertilized area in the Southern Ocean estimated with Si isotopic approaches</w:t>
               </w:r>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (20), pp.5827-5846. </w:t>
@@ -1760,51 +1760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivia Closset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen G. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Trull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1913,51 +1913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen G. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Trull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2267,51 +2267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Brzezinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice L. Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.04.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. de Souza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00302h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-6049-2016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1713-2015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Campagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7642" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Bray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Djouraev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005180" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S. Rigual-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.10.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Eir&#237;ksson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Luise Knudsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ameur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01182436v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066124" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Brzezinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice L. Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.04.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. de Souza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00302h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-6049-2016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Bray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Djouraev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Campagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7642" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S. Rigual-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1713-2015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Eir&#237;ksson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Luise Knudsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ameur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01182436v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066124" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>