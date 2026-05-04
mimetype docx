--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -66,16953 +66,17407 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (111)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional Isomerism and Chlorine-Driven Crystal Packing Effects in Acridinium-Based Organic Ionic Pairs for TADF</w:t>
+                <w:t xml:space="preserve">The Transient Chiral Phase of 1,1′-Binaphthyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerapandian Vallapandian</w:t>
+                <w:t xml:space="preserve">Sanjay John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajaboopathi Mani</w:t>
+                <w:t xml:space="preserve">Nina Strasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+                <w:t xml:space="preserve">Johanna Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarifa Muhammed Ashraf</w:t>
+                <w:t xml:space="preserve">Anmol Andotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alagiri Mani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ann Maria James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 130 (12), pp.4608-4617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaom.5c00354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c08431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331850v1</w:t>
+                <w:t xml:space="preserve">hal-05587037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overt and hidden polymorphism in the binary system involving the Z- and E- isomers of broparestrol</w:t>
+                <w:t xml:space="preserve">Positional Isomerism and Chlorine-Driven Crystal Packing Effects in Acridinium-Based Organic Ionic Pairs for TADF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siro Toscani</w:t>
+                <w:t xml:space="preserve">Veerapandian Vallapandian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Allouchi</w:t>
+                <w:t xml:space="preserve">Rajaboopathi Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Ceolin</w:t>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laia Villalobos</w:t>
+                <w:t xml:space="preserve">Aarifa Muhammed Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Barrio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alagiri Mani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 669, pp.125060. </w:t>
+              <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.125060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaom.5c00354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865623v1</w:t>
+                <w:t xml:space="preserve">hal-05331850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effect of Urea Derivatives on Pyrazinamide Vapor Pressure and Crystal Growth</w:t>
+                <w:t xml:space="preserve">Overt and hidden polymorphism in the binary system involving the Z- and E- isomers of broparestrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kangli Li</w:t>
+                <w:t xml:space="preserve">Siro Toscani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Sebban</w:t>
+                <w:t xml:space="preserve">René Ceolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Rietveld</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laia Villalobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00351⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 669, pp.125060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.125060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317723v1</w:t>
+                <w:t xml:space="preserve">hal-04865623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating phase behaviour in pharmaceuticals to enable phases with desired properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Long Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (29), pp.4906-4921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5CE00394F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Physical Stability of Co-Amorphous Candesartan-Amlodipine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic Effect of Urea Derivatives on Pyrazinamide Vapor Pressure and Crystal Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haykel Galai</w:t>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42250-025-01196-1⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (18), pp.7428-7437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331862v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Stabilization” of Amorphous Ketoprofen in Thin Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Physical Stability of Co-Amorphous Candesartan-Amlodipine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel El Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haykel Galai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03933⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (3), pp.1045-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-025-01196-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865685v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEST-CSP Benchmark Study of Polymorphs I and II of Sulfamerazine and the Perils of Polytype Polymorphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Stabilization” of Amorphous Ketoprofen in Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Bartůňková</w:t>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Galai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Bernardes</w:t>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Daniel Boese</w:t>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.476-493. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.671-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c01406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445969v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Footsteps of Pasteur: Finding Conglomerates by Using State-of-the-Art Electron Diffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BEST-CSP Benchmark Study of Polymorphs I and II of Sulfamerazine and the Perils of Polytype Polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Painsecq</w:t>
+                <w:t xml:space="preserve">William Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jandl</w:t>
+                <w:t xml:space="preserve">Mihails Arhangelskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Stam</w:t>
+                <w:t xml:space="preserve">Erika Bartůňková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Coquerel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Bernardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daniel Boese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (14), pp.5893 - 5897. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00513⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.476-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c01406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671039v1</w:t>
+                <w:t xml:space="preserve">hal-05445969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Twinning and Disorder in the γ Form of Pyrazinamide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+                <w:t xml:space="preserve">In the Footsteps of Pasteur: Finding Conglomerates by Using State-of-the-Art Electron Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+                <w:t xml:space="preserve">Felix Painsecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Jandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01419⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (14), pp.5893 - 5897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019113v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Phase Diagram of the API Benzocaine and Its Highly Persistent, Metastable Crystalline Polymorphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification of a metastable phase and an unstable phase in 1,1′- binapthalene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Slugovc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15051549⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (a1), pp.e391-e391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273324096086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102022v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The persistence and crystallization behavior of atorvastatin calcium amorphous dispersions in polyvinylpyrrolidone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+                <w:t xml:space="preserve">Relation between Twinning and Disorder in the γ Form of Pyrazinamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103375⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662119v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-solid phase transitions between crystalline polymorphs of organic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Phase Diagram of the API Benzocaine and Its Highly Persistent, Metastable Crystalline Polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Yamamuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1381612829666221221114459⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15051549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932054v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Polymeric Micelles for Rapamycin Skin Delivery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An unexpected high-pressure stability domain for a lower density polymorph of benzophenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ll. Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030569⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.11914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38985-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843621v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dimorphism of prednisolone: The topological pressure-temperature phase diagram involving forms I and II</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid-solid phase transitions between crystalline polymorphs of organic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 624, pp.122047. </w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1381612829666221221114459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932071v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pressure–temperature phase diagram of tetramorphic pyrazinamide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+                <w:t xml:space="preserve">The persistence and crystallization behavior of atorvastatin calcium amorphous dispersions in polyvinylpyrrolidone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Galai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vergé-Depré</w:t>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Barrio</w:t>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (28), pp.5041-5051. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.103375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2ce00484d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2022.103375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930619v1</w:t>
+                <w:t xml:space="preserve">hal-03662119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation behaviour of racemic and enantiopure histidine</w:t>
+                <w:t xml:space="preserve">Mixed Polymeric Micelles for Rapamycin Skin Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina C Harfouche</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ce01199e⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426116v1</w:t>
+                <w:t xml:space="preserve">hal-03843621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniaxial Negative Thermal Expansion in Polymorphic 2-Bromobenzophenone, Due to Aromatic Interactions?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise Mondieig</w:t>
+                <w:t xml:space="preserve">On the dimorphism of prednisolone: The topological pressure-temperature phase diagram involving forms I and II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacoulonche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Khichane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c01603⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 624, pp.122047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258007v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Polymorph II and the Pressure–Temperature Phase Diagram of the Dimorphic Anesthetic Butamben</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The pressure–temperature phase diagram of tetramorphic pyrazinamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vergé-Depré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00670⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (28), pp.5041-5051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ce00484d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435930v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solid state of anti-inflammatory morniflumate diniflumate: a cocrystalline salt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Barrio</w:t>
+                <w:t xml:space="preserve">Nucleation behaviour of racemic and enantiopure histidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina C Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Ceolin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121224⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ce01199e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404022v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of benzylthiouracil, an active pharmaceutical ingredient against hyperthyroidism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Uniaxial Negative Thermal Expansion in Polymorphic 2-Bromobenzophenone, Due to Aromatic Interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Mondieig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120378⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.2167-2175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c01603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166420v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the trihydrate of atorvastatin calcium possess a melting point?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal Structure of Polymorph II and the Pressure–Temperature Phase Diagram of the Dimorphic Anesthetic Butamben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Lluis Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2020.105334⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551348v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phase relationship between the pyrazinamide polymorphs α and γ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kangli Li</w:t>
+                <w:t xml:space="preserve">Polymorphism of benzylthiouracil, an active pharmaceutical ingredient against hyperthyroidism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep-Lluis Tamarit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 580, pp.119230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119230⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 598, pp.120378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551771v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline tetrazepam as a case study on the volume change on melting of molecular organic compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The solid state of anti-inflammatory morniflumate diniflumate: a cocrystalline salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Allouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Ceolin</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 593, pp.120124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120124⟩</w:t>
+              <w:t xml:space="preserve">, In press, 610, pp.121224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053325v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental And Topological Determination of the Pressure-Temperature Phase Diagram of Racemic Etifoxine, a Pharmaceutical Ingredient with Anxyolitic Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Berthon-Cédille</w:t>
+                <w:t xml:space="preserve">Does the trihydrate of atorvastatin calcium possess a melting point?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Galai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 572, pp.118812. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118812⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 148, pp.105334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2020.105334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351598v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disappearing conglomerates, assessment of the threat</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The phase relationship between the pyrazinamide polymorphs α and γ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Lluis Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vergé-Depré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01316⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580, pp.119230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336086v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical stability of a generic etoposide formulation as an alternative to etoposide phosphate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haroun Aouati</w:t>
+                <w:t xml:space="preserve">Crystalline tetrazepam as a case study on the volume change on melting of molecular organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ceolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 593, pp.120124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.112896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02356006v1</w:t>
+                <w:t xml:space="preserve">hal-03053325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Pressure-Temperature State Diagram of the Crystalline Dimorphism of 2,4,6-trinitrotoluene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Experimental And Topological Determination of the Pressure-Temperature Phase Diagram of Racemic Etifoxine, a Pharmaceutical Ingredient with Anxyolitic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ll Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Berthon-Cédille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 572, pp.118812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2019.112395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351479v1</w:t>
+                <w:t xml:space="preserve">hal-02351598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network of weak hydrogen bonds in the crystal structure of Tetrazepam</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+                <w:t xml:space="preserve">Disappearing conglomerates, assessment of the threat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Hoquante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.7396-7401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147887v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered and disordered solvates of C 60 and CBrCl 2 H</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrier</w:t>
+                <w:t xml:space="preserve">Physical and chemical stability of a generic etoposide formulation as an alternative to etoposide phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Sadou Yayé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Secrétan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Babiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Aouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.112896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.112896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CE02150C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02142252v1</w:t>
+                <w:t xml:space="preserve">hal-02356006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[60]Fullerene for Medicinal Purposes, A Purity Criterion towards Regulatory Considerations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topological Pressure-Temperature State Diagram of the Crystalline Dimorphism of 2,4,6-trinitrotoluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12162571⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 506, pp.112395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2019.112395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299305v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dimorphism and the pressure–temperature state diagram of racemic m-nisoldipine, a dihydropyridine calcium ion antagonist</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A network of weak hydrogen bonds in the crystal structure of Tetrazepam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gueiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 76 (5), pp.341-347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2018.03.010⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 77 (2), pp.121-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821720v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamically consistent phase diagram of a trimorphic pharmaceutical, l -tyrosine ethyl ester, based on limited experimental data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ordered and disordered solvates of C 60 and CBrCl 2 H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cp01813h⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), pp.1180-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CE02150C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877390v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An order–disorder phase transition in the van der Waals based solvate of C60 and CClBrH2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">[60]Fullerene for Medicinal Purposes, A Purity Criterion towards Regulatory Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaz Keykhosravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Lluis Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CE00271A⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (16), pp.2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12162571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848497v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of spironolactone: An unprecedented case of monotropy turning to enantiotropy with a huge difference in the melting temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the dimorphism and the pressure–temperature state diagram of racemic m-nisoldipine, a dihydropyridine calcium ion antagonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josep-Lluis Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.09.059⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (5), pp.341-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976079v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal expansion of L-ascorbic acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A thermodynamically consistent phase diagram of a trimorphic pharmaceutical, l -tyrosine ethyl ester, based on limited experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Polian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Lluis Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60232-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.24074-24087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cp01813h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414626v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topological phase diagram of cimetidine: A case of overall monotropy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An order–disorder phase transition in the van der Waals based solvate of C60 and CClBrH2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (19), pp.2729-2732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CE00271A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452411v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and topological determination of the pressure-temperature phase diagram of morniflumate, a pharmaceutical ingredient with anti-inflammatory properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphism of spironolactone: An unprecedented case of monotropy turning to enantiotropy with a huge difference in the melting temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Lloveras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Lluis Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2017.05.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 552 (1-2), pp.193-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928314v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-temperature phase diagram of the dimorphism of the anti-inflammatory drug nimesulide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal expansion of L-ascorbic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Lluis Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.04.016⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.905-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60232-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928243v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic origin and graphical methods of phase theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The topological phase diagram of cimetidine: A case of overall monotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Céolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60318-7⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (2), pp.89-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414693v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pressure-Temperature Phase Diagram of Metacetamol and Its Comparison to the Phase Diagram of Paracetamol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Céolin</w:t>
+                <w:t xml:space="preserve">Experimental and topological determination of the pressure-temperature phase diagram of morniflumate, a pharmaceutical ingredient with anti-inflammatory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ll. Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xphs.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.308 - 313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2017.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414749v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria and their applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pressure-temperature phase diagram of the dimorphism of the anti-inflammatory drug nimesulide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur. Phys. J. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60377-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 525 (1), pp.54 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414658v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientational order in the stable buckminster fullerene solvate C60.2CBr2H2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic origin and graphical methods of phase theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 226 (5), pp.857-867. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60272-x⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 226, pp.1001 - 1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60318-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542751v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topological pressure-temperature phase diagram of fluoxetine nitrate: monotropy unexpectedly turning into enantiotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">The Pressure-Temperature Phase Diagram of Metacetamol and Its Comparison to the Phase Diagram of Paracetamol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60275-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (6), pp.1538-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xphs.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414711v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating therapeutic usage of combined Ticagrelor and Aspirin through solid-state and analytical studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase equilibria and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.06.031⟩</w:t>
+              <w:t xml:space="preserve">Eur. Phys. J. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.817 - 822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60377-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928273v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls and feedback when constructing topological pressure-temperature phase diagrams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Orientational order in the stable buckminster fullerene solvate C60.2CBr2H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Negrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 226 (5), pp.1031-1040. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 226 (5), pp.857-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60272-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60246-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01532157v1</w:t>
+                <w:t xml:space="preserve">hal-01542751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth and physical properties of the organic salt benzimidazolium 3-nitrophthalate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating therapeutic usage of combined Ticagrelor and Aspirin through solid-state and analytical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Sadou Yaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Secrétan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Faucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ce01712f⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.62 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119631v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structures and Phase Relationships of 2 Polymorphs of 1,4-Diazabicyclo[3.2.2]nonane-4-Carboxylic Acid 4-Bromophenyl Ester Fumarate, A Selective α-7 Nicotinic Receptor Partial Agonist</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The topological pressure-temperature phase diagram of fluoxetine nitrate: monotropy unexpectedly turning into enantiotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xphs.2015.10.015⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.881 - 888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60275-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928492v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and thermal expansion of N,N,N',N'-tetrakis-[(1H,2,4-triazol-1-yl)methyl]-ethane-1,2-diamine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Nicolai</w:t>
+                <w:t xml:space="preserve">Pitfalls and feedback when constructing topological pressure-temperature phase diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El Kadiri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Toscani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ll. Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11224-015-0611-y⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226 (5), pp.1031-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60246-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640106v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-der-Waals based solvates of C60 with CBr2Cl2 and CBr2(CH3)2</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crystal growth and physical properties of the organic salt benzimidazolium 3-nitrophthalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mekala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaboopathi Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mathammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaidong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2016.08.012⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (42), pp.8194-8206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ce01712f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119681v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Hierarchy between Piracetam Forms I, II, and III from Experimental Pressure-Temperature Diagrams and Topological Inferences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Crystal Structures and Phase Relationships of 2 Polymorphs of 1,4-Diazabicyclo[3.2.2]nonane-4-Carboxylic Acid 4-Bromophenyl Ester Fumarate, A Selective α-7 Nicotinic Receptor Partial Agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nestor Veglio</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Lluis Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105 (1), pp.64 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xphs.2015.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236444v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state stability and solubility of triethylenetetramine dihydrochloride</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure and thermal expansion of N,N,N',N'-tetrakis-[(1H,2,4-triazol-1-yl)methyl]-ethane-1,2-diamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Ghaddar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Barrio</w:t>
+                <w:t xml:space="preserve">A. Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+                <w:t xml:space="preserve">B. Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.06.140⟩</w:t>
+              <w:t xml:space="preserve">Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.697 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11224-015-0611-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928365v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topological pressure-temperature phase diagram and crystal structures of the dimorphic system spiperone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Van-der-Waals based solvates of C60 with CBr2Cl2 and CBr2(CH3)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 74 (2), pp.129 - 136. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 477, pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2015.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2016.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928534v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray crystallography, an essential tool for the determination of thermodynamic relationships between crystalline polymorphs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stability Hierarchy between Piracetam Forms I, II, and III from Experimental Pressure-Temperature Diagrams and Topological Inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siro Toscani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon ter Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Veglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 497 (1-2), pp.96-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119653v1</w:t>
+                <w:t xml:space="preserve">hal-01236444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “The topological pressure-temperature phase diagram of ritonavir, an extraordinary case of crystalline dimorphism” [Ann. Pharm. Fr. 73 (2015) 22–30]</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid state stability and solubility of triethylenetetramine dihydrochloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 511 (1), pp.312 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.06.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119667v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotigotine: Unexpected Polymorphism with Predictable Overall Monotropic Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Céolin</w:t>
+                <w:t xml:space="preserve">The topological pressure-temperature phase diagram and crystal structures of the dimorphic system spiperone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.24626⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (2), pp.129 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119597v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topological pressure-temperature phase diagram of ritonavir, an extraordinary case of crystalline dimorphism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">X-ray crystallography, an essential tool for the determination of thermodynamic relationships between crystalline polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 73 (1), pp.22-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2014.09.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 74 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119534v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence and physical properties of the organic salt 2-chloro-4-nitrobenzoate–3-ammonium-phenol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Erratum to “The topological pressure-temperature phase diagram of ritonavir, an extraordinary case of crystalline dimorphism” [Ann. Pharm. Fr. 73 (2015) 22–30]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2015.07.004⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (3), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119590v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triethylenetetramine Dihydrochloride: Interactions and Conformations in Two Anhydrous Structures and a Hydrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The topological pressure-temperature phase diagram of ritonavir, an extraordinary case of crystalline dimorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg501444t⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (1), pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119527v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated View of the Influence of Temperature, Pressure, and Humidity on the Stability of Trimorphic Cysteamine Hydrochloride</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotigotine: Unexpected Polymorphism with Predictable Overall Monotropic Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mp500830n⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (12), pp.4117-4122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.24626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119558v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics by synchrotron X-ray diffraction: phase relationships and crystal structure of l -tyrosine ethyl ester form III</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Fluorescence and physical properties of the organic salt 2-chloro-4-nitrobenzoate–3-ammonium-phenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaboopathi Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnakumar Varadharajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjatta Louhi-Kultanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ce00284b⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 458, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119502v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of crystalline polymorphism</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Triethylenetetramine Dihydrochloride: Interactions and Conformations in Two Anhydrous Structures and a Hydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-014-4366-2⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.348-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg501444t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119546v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of molecular associations involving L-ornithine and α-ketoglutaric acid: crystal structure of L-ornithinium α-ketoglutarate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Integrated View of the Influence of Temperature, Pressure, and Humidity on the Stability of Trimorphic Cysteamine Hydrochloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2014.04.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (7), pp.2276-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mp500830n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123345v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating amorphous mixtures of cefuroxime axetil and copovidone by X-ray diffraction and differential scanning calorimetry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics by synchrotron X-ray diffraction: phase relationships and crystal structure of l -tyrosine ethyl ester form III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Lluìs Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2013.11.004⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (21), pp.3974-3984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ce00284b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119399v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between orientational disorder and pressure: The case study of succinonitrile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phenomenology of crystalline polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Céolin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2014.03.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (2), pp.1079-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-014-4366-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119492v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence Properties Reinforced by Proton Transfer in the Salt 2,6-Diaminopyridinium Dihydrogen Phosphate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Senthilkumar Muthu</w:t>
+                <w:t xml:space="preserve">Characterization of molecular associations involving L-ornithine and α-ketoglutaric acid: crystal structure of L-ornithinium α-ketoglutarate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp504343a⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (4), pp.238-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119476v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation pathways study of the natriuretic and β-adrenoceptor antagonist tienoxolol using liquid chromatography–electrospray ionization multistage mass spectrometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Differentiating amorphous mixtures of cefuroxime axetil and copovidone by X-ray diffraction and differential scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2014.03.016⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (2), pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2013.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04119449v1</w:t>
+                <w:t xml:space="preserve">hal-04119399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the polymorphism of L-Citrulline: Crystal structure and characterization of the orthorhombic delta form</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relationship between orientational disorder and pressure: The case study of succinonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ll. Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1078, pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2014.03.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg401801u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123344v1</w:t>
+                <w:t xml:space="preserve">hal-04119492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzocaine polymorphism: Pressure–temperature phase diagram involving forms II and III</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Céolin</w:t>
+                <w:t xml:space="preserve">Degradation pathways study of the natriuretic and β-adrenoceptor antagonist tienoxolol using liquid chromatography–electrospray ionization multistage mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2014.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.08.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04119372v1</w:t>
+                <w:t xml:space="preserve">hal-04119449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicalutamide polymorphs I and II</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fluorescence Properties Reinforced by Proton Transfer in the Salt 2,6-Diaminopyridinium Dihydrogen Phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaboopathi Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnakumar Varadharajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjatta Louhi-Kultanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthilkumar Muthu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-012-2617-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (34), pp.6883-6892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp504343a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04119318v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimonabant Dimorphism and Its Pressure–Temperature Phase Diagram: A Delicate Case of Overall Monotropic Behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the polymorphism of L-Citrulline: Crystal structure and characterization of the orthorhombic delta form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.23612⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.1279-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg401801u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119338v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure and Solid-State Properties of 3,4-Diaminopyridine Dihydrogen Phosphate and Their Comparison with Other Diaminopyridine Salts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Benzocaine polymorphism: Pressure–temperature phase diagram involving forms II and III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Lluís Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg3014249⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 456 (2), pp.480-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649008v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical stability of triethylenetetramine dihydrochloride, an API against Wilson’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Henriet</w:t>
+                <w:t xml:space="preserve">Rimonabant Dimorphism and Its Pressure–Temperature Phase Diagram: A Delicate Case of Overall Monotropic Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rotival</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Cartigny</w:t>
+                <w:t xml:space="preserve">Josep-Lluís Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (7), pp.2311-2321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.23612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119277v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimonabant dimorphism, much ado about almost nothing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bicalutamide polymorphs I and II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1), pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2617-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04119233v1</w:t>
+                <w:t xml:space="preserve">hal-04119318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Properties and Dehydration Behavior of the Active Pharmaceutical Ingredient Potassium Guaiacol-4-sulfonate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure and Solid-State Properties of 3,4-Diaminopyridine Dihydrogen Phosphate and Their Comparison with Other Diaminopyridine Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (7), pp.3028-3035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg400427v⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.708 - 715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg3014249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119356v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid–Liquid Miscibility Gaps in Drug–Water Binary Systems: Crystal Structure and Thermodynamic Properties of Prilocaine and the Temperature–Composition Phase Diagram of the Prilocaine–Water System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siro Toscani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (4), pp.1332--1339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/mp300542k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniaxial negative thermal expansion in crystals of tienoxolol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josep-Lluís Tamarit</w:t>
+                <w:t xml:space="preserve">Rimonabant dimorphism, much ado about almost nothing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ll Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11224-012-0078-z⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.01085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04119295v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall Stability for the Ibuprofen Racemate: Experimental and Topological Results Leading to the Pressure–Temperature Phase Relationships between Its Racemate and Conglomerate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Solid-State Properties and Dehydration Behavior of the Active Pharmaceutical Ingredient Potassium Guaiacol-4-sulfonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp302508g⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (7), pp.3028-3035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg400427v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119216v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure–Temperature State Diagram for the Phase Relationships Between Benfluorex Hydrochloride Forms I and II: A Case of Enantiotropic Behavior</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical and chemical stability of triethylenetetramine dihydrochloride, an API against Wilson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norberto Masciocchi</w:t>
+                <w:t xml:space="preserve">T. Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rotival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.22821⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.01050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04119206v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of polymorphism: The topological pressure–temperature phase relationships of the dimorphism of finasteride</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Uniaxial negative thermal expansion in crystals of tienoxolol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Lluís Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2012.07.030⟩</w:t>
+              <w:t xml:space="preserve">Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.279-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11224-012-0078-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119221v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and solid-state studies of aged samples of tienoxolol, an API designed against hypertension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Overall Stability for the Ibuprofen Racemate: Experimental and Topological Results Leading to the Pressure–Temperature Phase Relationships between Its Racemate and Conglomerate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Lluís Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.10.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (18), pp.5568-5574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp302508g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04119183v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrazine-induced thermo-reversible optical shifts in silver–gelatin bionanocomposites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phenomenology of polymorphism: The topological pressure–temperature phase relationships of the dimorphism of finasteride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 505 (1-3), pp.37-41. </w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 546, pp.134-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2012.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119103v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological and Experimental Approach to the Pressure−Temperature−Composition Phase Diagram of the Binary Enantiomer System d - and l -Camphor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pressure–Temperature State Diagram for the Phase Relationships Between Benfluorex Hydrochloride Forms I and II: A Case of Enantiotropic Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Maccaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Malpezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Masciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp108900v⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (3), pp.1073-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.22821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119094v1</w:t>
+                <w:t xml:space="preserve">hal-04119206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiomer Resolution by Pressure Increase: Inferences from Experimental and Topological Results for the Binary Enantiomer System ( R )- and ( S )-Mandelic Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crystal structure and solid-state studies of aged samples of tienoxolol, an API designed against hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp209328d⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 422 (1-2), pp.47-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119172v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Aged Heterogeneous Liquid Inclusions Inside Organic Crystals in Relation to Crystal Formation, Structure, and Morphology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrazine-induced thermo-reversible optical shifts in silver–gelatin bionanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg200331n⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 505 (1-3), pp.37-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931077v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimorphism of the prodrug l‐tyrosine ethyl ester: Pressure–temperature state diagram and crystal structure of phase II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topological and Experimental Approach to the Pressure−Temperature−Composition Phase Diagram of the Binary Enantiomer System d - and l -Camphor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Espeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Lluis Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.22672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (7), pp.1672-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp108900v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04119164v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro Studies and Preliminary In vivo Evaluation of Silicified Concentrated Collagen Hydrogels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enantiomer Resolution by Pressure Increase: Inferences from Experimental and Topological Results for the Binary Enantiomer System ( R )- and ( S )-Mandelic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Lluis Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am2009844⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (49), pp.14698-14703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp209328d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119153v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Studies of the Triclinic (Z′ = 2) Antiprotozoal Drug Ternidazole</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">About Aged Heterogeneous Liquid Inclusions Inside Organic Crystals in Relation to Crystal Formation, Structure, and Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Waldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.22460⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.2580 - 2587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg200331n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04119127v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine alkyl esters as prodrug: the structure and intermolecular interactions of l-tyrosine methyl ester compared to l-tyrosine and its ethyl and n-butyl esters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Dimorphism of the prodrug l‐tyrosine ethyl ester: Pressure–temperature state diagram and crystal structure of phase II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep‐lluís Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria Barrio</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacco van de Streek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11224-010-9723-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (11), pp.4774-4782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.22672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119112v1</w:t>
+                <w:t xml:space="preserve">hal-04119164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray induced ferroelectricity in poly(vinylidene fluoride) thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In vitro Studies and Preliminary In vivo Evaluation of Silicified Concentrated Collagen Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Desimone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hirofumi Yamada</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0jm01265c⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (10), pp.3831-3838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am2009844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04119032v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic studies of mixtures for topical anesthesia: Lidocaine–salol binary phase diagram</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid-State Studies of the Triclinic (Z′ = 2) Antiprotozoal Drug Ternidazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (6), pp.2258-2266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.22460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2009.08.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119043v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of polymorphism and topological pressure–temperature diagrams</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tyrosine alkyl esters as prodrug: the structure and intermolecular interactions of l-tyrosine methyl ester compared to l-tyrosine and its ethyl and n-butyl esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3), pp.649-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11224-010-9723-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-010-0856-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119071v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism and solvation of indomethacin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrospray induced ferroelectricity in poly(vinylidene fluoride) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Honjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Ishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-009-0412-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (38), pp.8272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0jm01265c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119051v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and composition-dependent properties of the two-component system d- and l-camphor at ‘ordinary’ pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic studies of mixtures for topical anesthesia: Lidocaine–salol binary phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lazerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 511 (1-2), pp.43-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2010.07.023⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 497 (1-2), pp.124-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2009.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119085v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process parameters for fast production of ultra-thin polymer film with electrospray deposition under ambient conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phenomenology of polymorphism and topological pressure–temperature diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kazumi Matsushige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 102 (1), pp.357-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-010-0856-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119025v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray deposition producing ultra-thin polymer films with a regular surface structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polymorphism and solvation of indomethacin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kazumi Matsushige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b812702f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 102 (1), pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-009-0412-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119022v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray Deposition of Photoresist: A Low Impact Method for the Fabrication of Multilayered Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Temperature and composition-dependent properties of the two-component system d- and l-camphor at ‘ordinary’ pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Veglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Espeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Lluis Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mame.200700419⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 511 (1-2), pp.43-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2010.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119019v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Supported Morphology Control of Electrospray Deposited Poly(vinylidene fluoride) Film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Process parameters for fast production of ultra-thin polymer film with electrospray deposition under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kei Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirofumi Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazumi Matsushige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.200750353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 339 (2), pp.481-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119013v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology control of poly(vinylidene fluoride) thin film made with electrospray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrospray deposition producing ultra-thin polymer films with a regular surface structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kobayashi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Matsushige</w:t>
+                <w:t xml:space="preserve">Kazumi Matsushige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.593-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b812702f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.12.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04118981v1</w:t>
+                <w:t xml:space="preserve">hal-04119022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray Deposition, Model, and Experiment: Toward General Control of Film Morphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrospray Deposition of Photoresist: A Low Impact Method for the Fabrication of Multilayered Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naotoshi Suganuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kei Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirofumi Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazumi Matsushige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 293 (5), pp.387-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mame.200700419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp064147+⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04119002v1</w:t>
+                <w:t xml:space="preserve">hal-04119019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic diblock star polymer catalysts via atom transfer radical polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergei Vinogradov</w:t>
+                <w:t xml:space="preserve">Model Supported Morphology Control of Electrospray Deposited Poly(vinylidene fluoride) Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazumi Matsushige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 249-250 (1), pp.322-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.200750353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.21610⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118992v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-based dendritic oxygen sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morphology control of poly(vinylidene fluoride) thin film made with electrospray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Finikova</w:t>
+                <w:t xml:space="preserve">H. Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Brinas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dave Wilson</w:t>
+                <w:t xml:space="preserve">K. Matsushige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 298 (2), pp.639-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118948v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Dynamics of Tissue Oxygenation in Vivo by Phosphorescence Quenching</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrospray Deposition, Model, and Experiment: Toward General Control of Film Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazumi Matsushige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4757-6125-2_1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (46), pp.23351-23364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp064147+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118926v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility of oxygen with respect to the heme pocket in horseradish peroxidase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphiphilic diblock star polymer catalysts via atom transfer radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dichtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyung-Youl Baek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazdak Khajehpour</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Jean Fréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Vinogradov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins: Structure, Function, and Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (17), pp.4939-4951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.21610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.10475⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118940v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrimers with tetrabenzoporphyrin cores: near infrared phosphors for in vivo oxygen imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Porphyrin-based dendritic oxygen sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Finikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergei Vinogradov</w:t>
+                <w:t xml:space="preserve">R.P. Brinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04118935v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of the Outer Shell and Influence of pH on Carboxylic Acid-Functionalized Poly(propyleneimine) Dendrimers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+                <w:t xml:space="preserve">Monitoring the Dynamics of Tissue Oxygenation in Vivo by Phosphorescence Quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Vinogradov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Bouwman</w:t>
+                <w:t xml:space="preserve">Vladimir Rozhkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Baars</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Creed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma010363z⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Advances in Experimental Medicine and Biology, 540, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4757-6125-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04118914v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Viscosity of Solutions of Poly(propylene imine) Dendrimers in Methanol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+                <w:t xml:space="preserve">Accessibility of oxygen with respect to the heme pocket in horseradish peroxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazdak Khajehpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninad Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dick Bedeaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kim Sharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 235 (1), pp.89-92. </w:t>
+              <w:t xml:space="preserve">Proteins: Structure, Function, and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53 (3), pp.656-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcis.2000.7250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prot.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118860v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quencher distribution analysis in heterogeneous systems using time-resolved phosphorometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Dendrimers with tetrabenzoporphyrin cores: near infrared phosphors for in vivo oxygen imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Vinogradov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dave Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 59 (22), pp.3821-3831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(03)00432-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118892v1</w:t>
+                <w:t xml:space="preserve">hal-04118935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Diffusion of Poly(propylene imine) Dendrimers in Methanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dick Bedeaux</w:t>
+                <w:t xml:space="preserve">Location of the Outer Shell and Influence of pH on Carboxylic Acid-Functionalized Poly(propyleneimine) Dendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Bouwman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Heenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 33 (21), pp.7912-7917. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma000509e⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 34 (23), pp.8380-8383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma010363z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118834v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Reflectivity Study on the Adsorption Kinetics of Poly(propylene imine) Dendrimers on Glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ger J M Koper</w:t>
+                <w:t xml:space="preserve">The Viscosity of Solutions of Poly(propylene imine) Dendrimers in Methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Bedeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la0004552⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 235 (1), pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.2000.7250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118809v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic Compressibility of Poly(propylene imine) Dendrimers in Deuterated Methanol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan A.M. Smit</w:t>
+                <w:t xml:space="preserve">Quencher distribution analysis in heterogeneous systems using time-resolved phosphorometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04118847v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colligative and Viscosity Properties of Poly(propylene imine) Dendrimers in Methanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan A.M. Smit</w:t>
+                <w:t xml:space="preserve">Self-Diffusion of Poly(propylene imine) Dendrimers in Methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Bedeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33 (21), pp.7912-7917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma000509e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light Reflectivity Study on the Adsorption Kinetics of Poly(propylene imine) Dendrimers on Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René C van Duijvenbode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger J M Koper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (20), pp.7720-7725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0004552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmotic Compressibility of Poly(propylene imine) Dendrimers in Deuterated Methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Bedeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A.M. Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 232 (2), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.2000.7187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colligative and Viscosity Properties of Poly(propylene imine) Dendrimers in Methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A.M. Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1999, 32 (14), pp.4608-4614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma9900075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark of physical properties of the organic solid state for crystal structure prediction by COST Action BEST-CSP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vibrational Circular Dichroism and Second Harmonic Generation: Tools for Detecting Chirality and Symmetry Breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th international conference on chemical thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Porto, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2nd international conference on advanced functional materials and devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nanotechnology research centre of the SRM Institute of science and technology, Mar 2026, Chennai (India), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331870v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous materials and nanocrystals for pharmaceutical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A benchmark of physical properties of the organic solid state for crystal structure prediction by COST Action BEST-CSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international conference on nanoscience and nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRM Institute of Science &amp; Technology, Mar 2025, Chennai, India</w:t>
+              <w:t xml:space="preserve">27th international conference on chemical thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Porto, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331875v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces de Pasteur : l'identification des systèmes de conglomérats à l'aide de la diffraction électronique de pointe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amorphous materials and nanocrystals for pharmaceutical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CRISTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Marseille, May 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">8th international conference on nanoscience and nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRM Institute of Science &amp; Technology, Mar 2025, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331873v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous or nanocrystalline ketoprofen in thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sur les traces de Pasteur : l'identification des systèmes de conglomérats à l'aide de la diffraction électronique de pointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international discussion meeting on relaxations in complex systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Politecnica de Catalunya, Jul 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque CRISTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Marseille, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331868v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and stabilisation of metastable phases for the improvement of API bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystalforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bolongna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing the unstable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amorphous or nanocrystalline ketoprofen in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Galai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second workshop on benchmarking solid state properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST Action CA22107 BEST-CSP, Sep 2025, Bologne (Italy), Italy</w:t>
+              <w:t xml:space="preserve">10th international discussion meeting on relaxations in complex systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politecnica de Catalunya, Jul 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319239v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression and thermal expansion of organic molecules by syn-chrotron powder diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stabilizing the unstable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Long Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Conference of the Serbian Crystallographic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Ruma, Serbia</w:t>
+              <w:t xml:space="preserve">Second workshop on benchmarking solid state properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST Action CA22107 BEST-CSP, Sep 2025, Bologne (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865940v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Resolution, Kinetics And Thermodynamics In Preferential Crystallisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compression and thermal expansion of organic molecules by syn-chrotron powder diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solutions in chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sveti Martin na Muri, Croatia</w:t>
+              <w:t xml:space="preserve">29th Conference of the Serbian Crystallographic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ruma, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865747v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Physical Properties of Molecular Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chiral Resolution, Kinetics And Thermodynamics In Preferential Crystallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIWIC International workshop on Industrial Crystallisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Solutions in chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sveti Martin na Muri, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865854v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization (or not) of active pharmaceutical ingredients in thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking Physical Properties of Molecular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">BIWIC International workshop on Industrial Crystallisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669843v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Footsteps of Pasteur: Identifying Conglomerate Systems Using State-of-the-Art Electron Diffraction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Crystallization (or not) of active pharmaceutical ingredients in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Galai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Association for Crystal Growth 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Loughborough (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865829v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea derivatives as transporter molecules in sublimation crystallization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In the Footsteps of Pasteur: Identifying Conglomerate Systems Using State-of-the-Art Electron Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Painsecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th anniversary symposium of the Dutch Association for Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dutch Association for Crystal Growth, Mar 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">British Association for Crystal Growth 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Loughborough (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118971v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of active pharmaceutical ingredients in thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Urea derivatives as transporter molecules in sublimation crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on the Chemistry of the Organic Solid State (ICCOSS XXV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">50th anniversary symposium of the Dutch Association for Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dutch Association for Crystal Growth, Mar 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669885v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between twinning and disorder in the gamma form of pyrazinamide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Crystallization of active pharmaceutical ingredients in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Galai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Workshop on Industrial Crystallisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalto University, Aug 2022, Helinski, France</w:t>
+              <w:t xml:space="preserve">25th International Conference on the Chemistry of the Organic Solid State (ICCOSS XXV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808023v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation behaviour of racemic and enantiopure histidine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The relation between twinning and disorder in the gamma form of pyrazinamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">27th International Workshop on Industrial Crystallisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalto University, Aug 2022, Helinski, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807958v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagramme de phases entre les polymorphes alpha, beta, gamma, et delta du principe actif pyrazinamide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nucleation behaviour of racemic and enantiopure histidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina C Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th European Conference on Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807944v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pressure-temperature phase diagram of tetramorphic pyrazinamide by vapour pressure and synchrotron Xray diffraction under pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le diagramme de phases entre les polymorphes alpha, beta, gamma, et delta du principe actif pyrazinamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vergé-Depré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Crystallographic Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t>
+              <w:t xml:space="preserve">Cristal 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807993v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceutical Phase Equilibria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The pressure-temperature phase diagram of tetramorphic pyrazinamide by vapour pressure and synchrotron Xray diffraction under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th conference on phase equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">33rd European Crystallographic Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352425v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phase behavior of pyrazinamide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pharmaceutical Phase Equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">44th conference on phase equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149604v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deducing high pressure behavior for chemically fragile systems: the polymorphism of spironolactone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The phase behavior of pyrazinamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josep-Lluis Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th EHPRG meeting on high pressure science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">JEEP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352372v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surprising case of spironolactone polymorphism: enantiotropy in a system with a large difference in melting points</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deducing high pressure behavior for chemically fragile systems: the polymorphism of spironolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Lloveras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ceolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Ll Tamarit</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep-Lluis Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">57th EHPRG meeting on high pressure science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149594v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Pressure-Temperature Phase Diagrams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.B. Rietveld</w:t>
+                <w:t xml:space="preserve">The surprising case of spironolactone polymorphism: enantiotropy in a system with a large difference in melting points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lloveras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ceolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ll Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">JEEP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939116v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls and feedback in the construction of topological phase diagrams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Topological Pressure-Temperature Phase Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.B. Rietveld</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.Ll. Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939043v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental attempt to determine the melting point of Buckminster fullerene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Szwarc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A.J. Oonk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée homage à Henry Szwarc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state studies on C60 solvates grown from CHCl2Br and CH2ClBr</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Pitfalls and feedback in the construction of topological phase diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ll. Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939038v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the phase behavior of the trimorphic prodrug L-tyrosine ethyl ester through measurement data and thermodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Solid state studies on C60 solvates grown from CHCl2Br and CH2ClBr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th European High Pressure Research Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">43èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939120v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to ensure physical stability of the active pharmaceutical ingredient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Mapping the phase behavior of the trimorphic prodrug L-tyrosine ethyl ester through measurement data and thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Buenos Aires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">55th European High Pressure Research Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939134v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How straight is a curved line? The P-T phase diagram of Morniflumate through high-pressure measurements and the Clapeyron equation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to ensure physical stability of the active pharmaceutical ingredient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Université de Buenos Aires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939039v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Hidden” enantiotropy in the Pressure-Temperature phase diagram of Metacetamol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">How straight is a curved line? The P-T phase diagram of Morniflumate through high-pressure measurements and the Clapeyron equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ll. Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Hidden” enantiotropy in the Pressure-Temperature phase diagram of Metacetamol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Ll. Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17022,1695 +17476,1695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailor-made polymorph selection using additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Long Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 11 Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille Luminy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of a metastable polymorph with additives using spray-drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Long Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Benchmarking Solid State Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bologne (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pressure-temperature phase diagram of benzocaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIS Deuteration Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Abingdon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of active pharmaceutical ingredients in thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisa Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Retail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Convention on crystal forms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping thermodynamics to control polymorphism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Crystallization of active pharmaceutical ingredients in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Galai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Understanding crystallisation, Faraday Discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">25th International Conference on the Chemistry of the Organic Solid State (ICCOSS XXV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678687v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of active pharmaceutical ingredients in thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+                <w:t xml:space="preserve">Fabrication of amorphous solid dispersions of ketoprofen by spin coating and assessment of their stability with relative humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Tizaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haykel Galai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on the Chemistry of the Organic Solid State (ICCOSS XXV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">14th International Conference on Crystal Growth of Organic Materials CGOM14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671199v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of amorphous solid dispersions of ketoprofen by spin coating and assessment of their stability with relative humidity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+                <w:t xml:space="preserve">Mapping thermodynamics to control polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Lluis Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Crystal Growth of Organic Materials CGOM14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Understanding crystallisation, Faraday Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671193v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of 1-3-dimethylurea on the Polymorphism of an active pharmaceutical ingredient: pyrazinamide. A thin film approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie 2021 (online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Phase Behaviour of Tetramorphic Pyrazinamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gbabode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th crystal forms conference Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bologna, Italy. 11th crystal forms conference Bologna, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorph Stability: Spironolactone, a pharmaceutical with two melting points 70 degrees apart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Lloveras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Lluis Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Dimorphism and the Pressure-Temperature State Diagram of Gestodene, a Steroidal Progestogen Contraceptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Allouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Ceolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th EHPRG Meeting on High pressure science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic selection of pyrazinamide aided by specific interactions with 1-3-dimethylurea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansel Coureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Paladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on the Chemistry of the Organic Solid State ICCOSS XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dimorphism and the pressure-temperature state diagram of gestodene, a steroidal progesterone contraceptive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sublimation crystallisation and polymorph stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Céolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">50th annual conference of the British Association of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149590v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublimation crystallisation and polymorph stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the dimorphism and the pressure-temperature state diagram of gestodene, a steroidal progesterone contraceptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Céolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th annual conference of the British Association of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">JEEP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352396v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deducing stability behaviour for chemically fragile systems: the polymorphism of spironolactone Melting point difference for crystalline polymorph pairs of small organic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Lloveras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Lluis Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Forms @ Bologna 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bologna, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disappearing Conglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Hoquante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th annual conference of the British Association of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, London, United Kingdom. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18720,113 +19174,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, pp.221-250, 2021, Physical Chemistry in Action, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68727-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18836,133 +19290,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ll. Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Mixed Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, pp.103375, 2021, Physical Chemistry in Action, 978-3-030-68726-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68727-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18972,538 +19426,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Footsteps of Pasteur: Identifying Conglomerate Systems Using State-of-the-Art Electron Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo B. Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Painsecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jandl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling polymorphism: general discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruel Cedeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Cruz-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rik Drummond-Brydson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Edkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.508-535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2fd90023h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure evaluation: calculating relative stabilities and other criteria: general discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Addicoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Adjiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihails Arhangelskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bowskill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.325-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8FD90031K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of crystal structure prediction – organic molecular structures: general discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Adjiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gerit Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.493-539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8fd90032a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId515"/>
+      <w:footerReference w:type="default" r:id="rId530"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19650,51 +20104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerapandian Vallapandian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaboopathi Mani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarifa Muhammed Ashraf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alagiri Mani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siro Toscani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ceolin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Villalobos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.125060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B Rietveld" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Long Stephan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CE00394F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torkhani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel El Kara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kalfat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-025-01196-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03933" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05445969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wood" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihails Arhangelskis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bart&#367;&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daniel Boese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Painsecq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jandl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Stam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquerel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04019113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicola&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04102022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Akiba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Yamamuro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C&#233;olin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15051549" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612829666221221114459" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guyader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030569" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacoulonche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;olin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khichane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verg&#233;-Depr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00484d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03426116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01199e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Romanini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Mondieig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c01603" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03435930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Lluis Tamarit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00670" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121224" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03166420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120378" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105334" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119230" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03053325v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120124" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allouchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ll Tamarit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berthon-C&#233;dille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118812" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hoquante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01316" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Sadou Yay&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hassani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Secr&#233;tan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babiard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Aouati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.112896" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351479v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.112395" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ceolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueiffier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.11.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Qureshi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE02150C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Keykhosravi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Couto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lluis Tamarit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162571" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.03.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01877390v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp01813h" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00271A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Lloveras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.09.059" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicolai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60232-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2016.11.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ll. Tamarit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;chot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.05.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Rietveld" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.04.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60318-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414749v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Huguet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2017.02.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60377-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542751v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Negrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Rietveld" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60272-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414711v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60275-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Sadou Yaye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faucheron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.06.031" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532157v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toscani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ll. Tamarit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60246-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mekala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathammal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaidong Jiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce01712f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928492v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Perrin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2015.10.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zerrouki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kadiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bahari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-015-0611-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2016.08.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236444v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on ter Minassian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Veglio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928365v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ghaddar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.140" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Perrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2015.10.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2015.10.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119667v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2015.11.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.24626" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.09.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119590v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar Varadharajan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjatta Louhi-Kultanen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2015.07.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119527v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501444t" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp500830n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119502v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Llu&#236;s Tamarit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00284b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119546v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-014-4366-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123345v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tombret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.04.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119399v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicola&#239;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.11.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119492v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ll. Tamarit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.03.043" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119476v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Muthu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504343a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119449v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dugay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2014.03.016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS1TLGX0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123344v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mah&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401801u" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Llu&#237;s Tamarit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.08.031" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36G7BJ2C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119318v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2617-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1C8T9PD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23612" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649008v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mahe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg3014249" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119277v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henriet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotival" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghaddar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301050" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119233v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119356v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400427v" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236465v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp300542k" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119295v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-012-0078-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0C46544Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119216v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302508g" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119206v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Maccaroni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Malpezzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Masciocchi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22821" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G96RW5J7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119221v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.07.030" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM3FJDMQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119183v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.10.025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1L42MN9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.02.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1J9HLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119094v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108900v" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119172v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp209328d" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931077v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Waldschmidt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200331n" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119164v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep&#8208;llu&#237;s Tamarit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco van de Streek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22672" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8VKHQS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119153v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Desimone" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2009844" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119127v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22460" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4HGH5WV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119112v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-010-9723-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SXHNDM0Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119032v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Kobayashi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Honjo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ishida" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Yamada" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01265c" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RX9MM366-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119043v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lazerges" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.08.016" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H7R6ZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119071v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-0856-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1TZ3SLG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119051v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0412-x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NC2C0QXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119085v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2010.07.023" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1B2L4NR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119025v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumi Matsushige" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.08.004" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDSFB82R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119022v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812702f" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P7LGGT6G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119019v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotoshi Suganuma" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200700419" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HM1Z6CR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119013v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750353" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11FT4M2M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118981v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamada" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsushige" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.12.028" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5C0XQNR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119002v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064147+" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118992v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dichtel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Youl Baek" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;chet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Vinogradov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.21610" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVF99C8V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118948v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Finikova" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Brinas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Wilson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118926v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rozhkov" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Creed" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6125-2_1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118940v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Khajehpour" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninad Prabhu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sharp" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.10475" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KQGKSHJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118935v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Kim" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(03)00432-0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ528DWF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118914v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bouwman" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Baars" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heenan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010363z" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WVN98JPM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Bedeaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2000.7250" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LT2FL7T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118892v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118834v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma000509e" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L7S5KLJM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118809v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C van Duijvenbode" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger J M Koper" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0004552" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GW3TM1N8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A.M. Smit" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2000.7187" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9VJLTG9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976001v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma9900075" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C5RF6JX3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331870v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331875v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331873v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331868v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331856v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319239v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865940v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865747v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865854v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669843v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865829v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118971v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669885v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808023v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807958v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807944v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807993v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352425v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149604v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352372v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149594v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lloveras" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ll Tamarit" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939116v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939043v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939126v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szwarc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A.J. Oonk" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939038v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. N&#233;grier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939120v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tamarit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939134v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939039v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939020v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085554v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261590v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865998v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671188v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Collet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retail" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678687v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671199v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671193v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615131v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600811v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147966v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352383v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472081v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel Coureur" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fr&#233;ret" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Paladi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149590v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352396v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352406v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352450v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932127v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oonk" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68727-4_9" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932119v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68727-4_4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866048v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932089v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cruz-Cabeza" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Drummond-Brydson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd90023h" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452343v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Addicoat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adjiman" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beran" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowskill" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90031K" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452351v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gerit Brandenburg" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Braun" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Cole" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Collins" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd90032a" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05587037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay John" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Strasser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmol Andotra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Maria James" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c08431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerapandian Vallapandian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaboopathi Mani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarifa Muhammed Ashraf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alagiri Mani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siro Toscani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ceolin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Villalobos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.125060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B Rietveld" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Long Stephan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CE00394F" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317723v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00351" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331862v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torkhani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel El Kara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kalfat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-025-01196-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03933" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05445969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wood" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihails Arhangelskis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bart&#367;&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernardes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daniel Boese" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01406" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Painsecq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jandl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Stam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquerel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00513" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05587048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strasser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slugovc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273324096086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04019113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicola&#239;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01419" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04102022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Akiba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Yamamuro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C&#233;olin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15051549" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05587053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ceolin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ll. Tamarit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38985-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612829666221221114459" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guyader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030569" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacoulonche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;olin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khichane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930619v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verg&#233;-Depr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00484d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03426116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01199e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Romanini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Mondieig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c01603" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03435930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Lluis Tamarit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00670" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03166420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120378" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121224" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119230" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03053325v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120124" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allouchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ll Tamarit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berthon-C&#233;dille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118812" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336086v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hoquante" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01316" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Sadou Yay&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hassani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Secr&#233;tan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babiard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Aouati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.112896" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2019.112395" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueiffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.11.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Qureshi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE02150C" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Keykhosravi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Couto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lluis Tamarit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162571" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01821720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.03.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01877390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp01813h" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00271A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Lloveras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.09.059" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nicolai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60232-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2016.11.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ll. Tamarit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;chot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.05.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Rietveld" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.04.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60318-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414749v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Huguet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2017.02.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414658v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60377-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Negrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Rietveld" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60272-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928273v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Sadou Yaye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faucheron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.06.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60275-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532157v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toscani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60246-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119631v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mekala" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mathammal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaidong Jiang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce01712f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928492v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Perrin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2015.10.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zerrouki" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kadiri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bahari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-015-0611-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119681v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2016.08.012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on ter Minassian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Veglio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.036" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928365v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ghaddar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.140" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928534v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Perrin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2015.10.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2015.10.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2015.11.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119534v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.09.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119597v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.24626" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar Varadharajan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjatta Louhi-Kultanen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2015.07.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119527v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg501444t" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp500830n" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Llu&#236;s Tamarit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce00284b" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119546v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-014-4366-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tombret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2014.04.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicola&#239;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.11.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119492v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ll. Tamarit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2014.03.043" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119449v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gana" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dugay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Bernard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2014.03.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS1TLGX0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119476v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Muthu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504343a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mah&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401801u" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119372v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Llu&#237;s Tamarit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.08.031" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36G7BJ2C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119338v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23612" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119318v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2617-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1C8T9PD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649008v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mahe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg3014249" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01236465v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp300542k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119233v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301085" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119356v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg400427v" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119277v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henriet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotival" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghaddar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301050" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119295v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-012-0078-z" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0C46544Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119216v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp302508g" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119221v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.07.030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM3FJDMQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119206v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Maccaroni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Malpezzi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Masciocchi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22821" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G96RW5J7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119183v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.10.025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1L42MN9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119103v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.02.012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1J9HLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119094v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108900v" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119172v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp209328d" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931077v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Waldschmidt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200331n" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119164v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep&#8208;llu&#237;s Tamarit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco van de Streek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22672" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8VKHQS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119153v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Desimone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataille" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2009844" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119127v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22460" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4HGH5WV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119112v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-010-9723-6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SXHNDM0Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119032v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Kobayashi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Honjo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ishida" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Yamada" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01265c" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RX9MM366-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119043v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lazerges" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.08.016" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0H7R6ZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119071v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-0856-z" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1TZ3SLG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119051v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0412-x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NC2C0QXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119085v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2010.07.023" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1B2L4NR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119025v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumi Matsushige" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.08.004" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDSFB82R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119022v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812702f" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P7LGGT6G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119019v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotoshi Suganuma" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200700419" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HM1Z6CR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119013v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750353" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11FT4M2M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118981v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamada" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsushige" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.12.028" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5C0XQNR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119002v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064147+" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118992v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dichtel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Youl Baek" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;chet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Vinogradov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.21610" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVF99C8V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118948v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Finikova" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Brinas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Wilson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118926v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rozhkov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Creed" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6125-2_1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118940v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Khajehpour" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninad Prabhu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sharp" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.10475" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1KQGKSHJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118935v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Kim" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(03)00432-0" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQ528DWF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118914v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bouwman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Baars" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heenan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010363z" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WVN98JPM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118860v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Bedeaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2000.7250" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LT2FL7T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118892v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118834v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma000509e" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L7S5KLJM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118809v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C van Duijvenbode" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger J M Koper" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0004552" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GW3TM1N8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118847v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A.M. Smit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2000.7187" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9VJLTG9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976001v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma9900075" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C5RF6JX3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05587196v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331870v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331875v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331873v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331856v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331868v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319239v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865940v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865747v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865854v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669843v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865829v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04118971v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669885v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808023v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807958v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807944v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03807993v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352425v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149604v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352372v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149594v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lloveras" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ll Tamarit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939116v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939126v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szwarc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A.J. Oonk" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939043v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939038v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. N&#233;grier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939120v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tamarit" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939134v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939039v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939020v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085554v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261590v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865998v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671188v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Collet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Retail" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671199v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671193v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678687v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615131v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600811v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147966v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352383v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472081v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel Coureur" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fr&#233;ret" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Paladi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352396v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149590v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352406v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352450v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932127v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oonk" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68727-4_9" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932119v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68727-4_4" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866048v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932089v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruel Cedeno" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cruz-Cabeza" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Drummond-Brydson" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd90023h" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452343v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Addicoat" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adjiman" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beran" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowskill" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90031K" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452351v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gerit Brandenburg" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Braun" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Cole" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Collins" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd90032a" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>