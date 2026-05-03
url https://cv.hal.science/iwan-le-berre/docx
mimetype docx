--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -133,1156 +133,1156 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Two Common Bottlenose Dolphin (Tursiops truncatus) Ecotypes in the Guadeloupe Archipelago, Eastern Caribbean</w:t>
+                <w:t xml:space="preserve">Fatty acid analysis in an estuarine fish species to assess the health status of hydrosystems impacted by eutrophication and multistressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Haderlé</w:t>
+                <w:t xml:space="preserve">Jennifer Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Serranito</w:t>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Adam</w:t>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani15010108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037070v1</w:t>
+                <w:t xml:space="preserve">hal-05045731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid analysis in an estuarine fish species to assess the health status of hydrosystems impacted by eutrophication and multistressors</w:t>
+                <w:t xml:space="preserve">L’inégal état des lieux : ce que la mondialisation fait à la ville portuaire de Colón au Panama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Laurent</w:t>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Antoine Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bideau</w:t>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109279⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ero⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045731v1</w:t>
+                <w:t xml:space="preserve">hal-05491301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inégal état des lieux : ce que la mondialisation fait à la ville portuaire de Colón au Panama</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Two Common Bottlenose Dolphin (Tursiops truncatus) Ecotypes in the Guadeloupe Archipelago, Eastern Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Haderlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fremont</w:t>
+                <w:t xml:space="preserve">Bruno Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Foulquier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25-2, </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15ero⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani15010108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491301v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide upsurge, cross-contamination and biodiversity: case studies from the Caribbean Coast Human-Environment Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental signatures and fish proteomics: A multidisciplinary study to identify the major stressors in estuaries located in French agricultural watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hervé</w:t>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Matthieu Waeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josie Lambourdière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Foulquier</w:t>
+                <w:t xml:space="preserve">Anthony Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.236⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 363 (1), pp.124876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288861v1</w:t>
+                <w:t xml:space="preserve">hal-04764074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port calls and vessel trajectory dataset in the Caribbean with accurate port quays survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental signatures and fish proteomics: A multidisciplinary study to identify the major stressors in estuaries located in French agricultural watersheds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’emprise à l’empreinte : cartographier la donnée AIS pour qualifier l’occupation de l’espace maritime caribéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Laurent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sturbois</w:t>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124876⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cartographie, imagerie, SIG, 1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/123ic⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764074v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port call extraction from vessel location data for characterising harbour traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 293, pp.116771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’emprise à l’empreinte : cartographier la donnée AIS pour qualifier l’occupation de l’espace maritime caribéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticide upsurge, cross-contamination and biodiversity: case studies from the Caribbean Coast Human-Environment Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cartographie, imagerie, SIG, 1072, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S3), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/123ic⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670291v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of environmental signatures and omics-based approaches on the European flounder to assist with health assessment of estuarine ecosystems in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthilkumar Kailasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Waeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 878, pp.163195. </w:t>
@@ -1320,103 +1320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maritimisation des Petites Antilles, entre mondialisation et maritimité « ordinaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Ranély Vergé-Dépré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1444,529 +1444,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic vulnerability of coastal territories to erosion and marine flooding: A conceptual and methodological approach applied to Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Madon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Le Guyader</w:t>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+                <w:t xml:space="preserve">Véronique Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+                <w:t xml:space="preserve">Thibaud Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 143, pp.105160. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.103122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702812v1</w:t>
+                <w:t xml:space="preserve">hal-03706093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic vulnerability of coastal territories to erosion and marine flooding: A conceptual and methodological approach applied to Brittany (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cuq</w:t>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+                <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Lami</w:t>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78, pp.103122. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.105160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706093v1</w:t>
+                <w:t xml:space="preserve">hal-03702812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Marine Traffic from Sémaphore Data: A Python-GIS Procedure to Build Synthetic Navigation Routes and Analyze Their Temporal Variation</w:t>
+                <w:t xml:space="preserve">LA MARITIMIZACIÓN Y SU HUELLA TERRITORIAL: UNA TRAYECTORIA SOCIOTÉCNICA. EL CASO DE LA BAHÍA DE PASAIA (PAÍS VASCO, ESPAÑA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Minelli</w:t>
+                <w:t xml:space="preserve">Enrique Rafael de Rosa Giolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rouan</w:t>
+                <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9030294⟩</w:t>
+              <w:t xml:space="preserve">Finisterra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, LVI (117), pp.175-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18055/Finis23746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163626v1</w:t>
+                <w:t xml:space="preserve">halshs-03340125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA MARITIMIZACIÓN Y SU HUELLA TERRITORIAL: UNA TRAYECTORIA SOCIOTÉCNICA. EL CASO DE LA BAHÍA DE PASAIA (PAÍS VASCO, ESPAÑA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of Marine Traffic from Sémaphore Data: A Python-GIS Procedure to Build Synthetic Navigation Routes and Analyze Their Temporal Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Minelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Rafael de Rosa Giolito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence David</w:t>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finisterra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, LVI (117), pp.175-197. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18055/Finis23746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse9030294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03340125v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t>
               </w:r>
@@ -1978,77 +1978,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Coché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.e69022. </w:t>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2220,51 +2220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision par l’identification de formes d’urbanisation : application au littoral breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2311,90 +2311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de suivi de la vulnérabilité systémique à l’érosion et la submersion marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2458,51 +2458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of land use planning on housing spread: A case study in the region of Brest, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,239 +2569,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regarder les usagers de la mer… de plus près</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’emprise portuaire du Grand Port Maritime de Guadeloupe, d’hier à aujourd’hui : apports de la cartographie dynamique géohistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Ranély Vergé-Dépré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+                <w:t xml:space="preserve">Roméo Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rabévolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250 (2019/1), pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.7381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360360v1</w:t>
+                <w:t xml:space="preserve">halshs-02173208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emprise portuaire du Grand Port Maritime de Guadeloupe, d’hier à aujourd’hui : apports de la cartographie dynamique géohistorique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Regarder les usagers de la mer… de plus près</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clémence Rabévolo</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02173208v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and opportunities in promoting integrated coastal zone management in Algeria: Demonstration from the Algiers coast</w:t>
               </w:r>
@@ -2826,64 +2826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 168, pp.185-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2929,51 +2929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderation effect of planning on housing development along the French Atlantic coast: Findings from an event history hazard model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,51 +3046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic model of residential urban development along the French Atlantic coast between 1968 and 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Maulpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,64 +3188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouveau modèle de la plaisance ? Profils et pratiques des plaisanciers du Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Perras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Maulpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3300,64 +3300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure de données géographiques et gestion intégrée de la zone côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Tixerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,51 +3469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (3/2011), pp.267-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3547,77 +3547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des indices pour hiérarchiser la sensibilité du littoral aux pollutions marines par les hydrocarbures : l'exemple normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rassim Hariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Nogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3668,51 +3668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des changements d'occupation des sols en zone côtière à partir de données hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teledetection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (4), pp.237-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3839,1162 +3839,1162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental use of Participatory 3-Dimensional Models in island community-based disaster risk management</w:t>
+                <w:t xml:space="preserve">Sustainable livelihoods and people's vulnerability in the face of coastal hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Le Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2-3), pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-009-0054-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061542v1</w:t>
+                <w:t xml:space="preserve">hal-02876467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des poissons à la carte.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse spatiale de la prolifération de C. gigas en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Lejart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gouill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Mensuelles (http://espacestemps.net/document7728.html), pp.4</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380736v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental use of participatory 3-dimensional models in island community-based disaster risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1), pp.72-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00388568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable livelihoods and people's vulnerability in the face of coastal hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 13 (2-3), pp.119-129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 13 (2-3), pp.119-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02876467v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale de la prolifération de C. gigas en Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un SIG dédié à la prolifération de l'huître creuse du Pacifique Crassostrea Gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lejart Morgane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gouill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.478</w:t>
+              <w:t xml:space="preserve">, 2009, article 478, http://www.cybergeo.eu/index22818.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641226v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable livelihoods and people's vulnerability in the face of coastal hazards</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ichtyonymie bretonne, un atlas linguistique de la faune marine de Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (2-3), pp.119-129</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1-2009 (93), http://mappemonde.mgm.fr/num21/articles/art09104.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00389000v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SIG dédié à la prolifération de l'huître creuse du Pacifique Crassostrea Gigas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Des poissons à la carte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gouill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, article 478, http://www.cybergeo.eu/index22818.html</w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mensuelles (http://espacestemps.net/document7728.html), pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442680v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichtyonymie bretonne, un atlas linguistique de la faune marine de Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental use of Participatory 3-Dimensional Models in island community-based disaster risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1-2009 (93), http://mappemonde.mgm.fr/num21/articles/art09104.html</w:t>
+              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.46-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377052v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SIG pour connaître et pour gérer la plaisance dans le Finistère.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approche orientée-objet de l'occupation des sols en zone côtière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Sparfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 206, pp.53-72</w:t>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (4), pp.237-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290793v1</w:t>
+                <w:t xml:space="preserve">hal-00424861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche orientée-objet de l'occupation des sols en zone côtière.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un SIG pour connaître et pour gérer la plaisance dans le Finistère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teledetection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (4), pp.237-256</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 206, pp.53-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424861v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision de l'atlas Polmar-Terre du Département de la Manche : vers un SIG opérationnel interservices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quemmerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5071,51 +5071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5164,57 +5164,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal zone monitoring with Spot5: Land use mapping.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Suivi du littoral par Spot 5 : cartographie de l'occupation du sol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,687 +5230,687 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 3, 12-13 et 27-29 (planches)</w:t>
+              <w:t xml:space="preserve">, 2005, 3, 3-11 et 30-31 (planches)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673594v1</w:t>
+                <w:t xml:space="preserve">hal-01673595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spot 5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">SPOT5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Devogèle</w:t>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 196-2005/3, pp.23-35</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 196, pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00071297v1</w:t>
+                <w:t xml:space="preserve">hal-01673593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du littoral par Spot 5 : cartographie de l'occupation du sol.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Suivi du littoral par Spot 5 : cartographie de l'occupation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 3, 3-11 et 30-31 (planches)</w:t>
+              <w:t xml:space="preserve">, 2005, 41, pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673595v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00072378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du littoral par Spot 5 : cartographie de l'occupation des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'apport d'un SIG pour la délimitation d'une zone de préemption au titre des espaces naturels sensibles : Application à la commune de Plozévet (Finistère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Hénaff</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Paget-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quemmerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 41, pp.3-13</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 78 (2005-2), http://mappemonde.mgm.fr/num6/articles/art05208.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00072378v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00071021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPOT5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spot 5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 196, pp.25-35. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 196-2005/3, pp.23-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673593v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00071297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport d'un SIG pour la délimitation d'une zone de préemption au titre des espaces naturels sensibles : Application à la commune de Plozévet (Finistère)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coastal zone monitoring with Spot5: Land use mapping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Quemmerais</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 78 (2005-2), http://mappemonde.mgm.fr/num6/articles/art05208.pdf</w:t>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, 12-13 et 27-29 (planches)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00071021v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydro-sédimentaire et artificialisation du littoral. Le cas de la côte occidentale du Finistère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Comprendre et gérer la nature littorale, 59, pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5948,51 +5948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydro-sédimentaire et aménagement du littoral, le cas de la côte occidentale du Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, numéro spécial en hommage au Professeur Pinot, pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6043,1653 +6043,1653 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frises chrono-systémiques : utilisation dans le cadre de la sensibilisation des élus, des gestionnaires et du public aux risques côtiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">La frise chronologique comme outil de médiation dans une perspective d'adaptation aux risques côtiers en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Weissenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Esteva-Kermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du trait de côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national des observatoires du trait de côte (RNOTC), Jun 2024, Quimper, France</w:t>
+              <w:t xml:space="preserve">Section Colloques multisectoriels n° 636 - Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 91e Congrès de l'ACFAS, May 2024, OTTAWA - Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715268v1</w:t>
+                <w:t xml:space="preserve">hal-04714969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Mendy</w:t>
+                <w:t xml:space="preserve">Maritime Traffic Behaviour and Network Analysis in the Caribbean Using Geovisualisation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Jabea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+                <w:t xml:space="preserve">Coraline Soul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Oceanext 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793045v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La frise chronologique comme outil de médiation dans une perspective d'adaptation aux risques côtiers en France et au Québec</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Verdun</w:t>
+                <w:t xml:space="preserve">Le fait portuaire, un fait sociétal : une trajectoire guadeloupéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Section Colloques multisectoriels n° 636 - Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 91e Congrès de l'ACFAS, May 2024, OTTAWA - Ontario, Canada</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714969v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+                <w:t xml:space="preserve">Inégalités environnementales à Colón (Panama), favoriser le commerce maritime international à tout prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Oceanext 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605616v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités environnementales à Colón (Panama), favoriser le commerce maritime international à tout prix ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mercier</w:t>
+                <w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanext 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662396v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime Traffic Behaviour and Network Analysis in the Caribbean Using Geovisualisation Techniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les frises chrono-systémiques : utilisation dans le cadre de la sensibilisation des élus, des gestionnaires et du public aux risques côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sachot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanext 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du trait de côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des observatoires du trait de côte (RNOTC), Jun 2024, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662395v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fait portuaire, un fait sociétal : une trajectoire guadeloupéenne</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621430v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tournant environnemental des activités maritimes et portuaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Coché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées interdisciplinaires des sciences de la mer du Groupement de Recherche Océan et Mers (GdR OMER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462138v1</w:t>
+                <w:t xml:space="preserve">hal-04525250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une interface de géovisualisation pour les escales portuaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling of Maritime Networks from the Differentiated Analysis of Vessel Traffic in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Soul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t>
+              <w:t xml:space="preserve">Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638096v1</w:t>
+                <w:t xml:space="preserve">hal-04376417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre transport maritime mondialisé et maritimité domestique : une analyse des escales portuaires dans les Petites Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">DEVPORT 2023 : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128784v1</w:t>
+                <w:t xml:space="preserve">hal-04254807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Escales portuaires dans les Petites Antilles : une approche désagrégée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">4e colloque merIGéo 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Le Havre, France. pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525250v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling of Maritime Networks from the Differentiated Analysis of Vessel Traffic in the Caribbean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le tournant environnemental des activités maritimes et portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Networks and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Menton, France</w:t>
+              <w:t xml:space="preserve">Journées interdisciplinaires des sciences de la mer du Groupement de Recherche Océan et Mers (GdR OMER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376417v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre transport maritime mondialisé et maritimité domestique : une analyse des escales portuaires dans les Petites Antilles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Développement d’une interface de géovisualisation pour les escales portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEVPORT 2023 : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254807v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escales portuaires dans les Petites Antilles : une approche désagrégée</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e colloque merIGéo 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Le Havre, France. pp.61-64</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087071v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAnsport maritime, Fréquentation portuaire et Inégalités environnementales dans les Caraïbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7708,674 +7708,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
+                <w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Coché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pardo</w:t>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481268v1</w:t>
+                <w:t xml:space="preserve">hal-03353044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition des écosystèmes guadeloupéens au trafic maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03353044v1</w:t>
+                <w:t xml:space="preserve">hal-04613799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des écosystèmes guadeloupéens au trafic maritime</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studies of &amp;quot;cliff erosion&amp;quot; and &amp;quot;coastal flooding&amp;quot; hazards (France, Greece, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IAG's regional webinar for Western Europe &amp; British Isles (UK, Ireland, France, Italy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613799v1</w:t>
+                <w:t xml:space="preserve">hal-03165186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of &amp;quot;cliff erosion&amp;quot; and &amp;quot;coastal flooding&amp;quot; hazards (France, Greece, Canada)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence David</w:t>
+                <w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAG's regional webinar for Western Europe &amp; British Isles (UK, Ireland, France, Italy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, visioconférence, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165186v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341181v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSIRISC : une plate-forme web SIG pour restituer la trajectoire de vulnérabilité des territoires littoraux bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8443,77 +8443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conflictualité sociale à la controverse environnementale. Les mutations récentes des relations port-territoire à Pointe-à-Pitre (2004-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8577,77 +8577,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Defays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t>
@@ -8685,51 +8685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la réalité portuaire au port rêvé : évolution des travaux maritimes et portuaires du port de Pointe-à-Pitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Port Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8754,103 +8754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquisition et le suivi des données spatio-temporelles sur les activités nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Minelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national Sport, mer et littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint-Pierre-Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8888,64 +8888,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application WEB-SIG de suivi de la vulnérabilité systémique des littoraux (projet OSIRISC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8996,51 +8996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie dynamique géohistorique du port de Pointe-à-Pitre/Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Port Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9065,51 +9065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une base de données pour modéliser l’urbanisation résidentielle en zone côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Maulpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9212,64 +9212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MeriGéo 2015, De la côte à l'océan, l'information géographique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifremer, AAMP, Shom, Nov 2015, Brest, France. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9294,51 +9294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique des enjeux exposés aux risques côtiers : application au bâti résidentiel de Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9402,64 +9402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le littoral... pour naviguer. Comment décrire les activités humaines en mer côtière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9510,64 +9510,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GIS tool to evaluate marine traffic spatio-temporal evolution using semaphore data. An application on French coastal zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2014, Facing Present and Future Coast Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marine Science and Technology Centre, Klaipeda University, Sep 2014, Klaipeda, Lithuania. pp.ISBN: 978-9986-31-449-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9586,273 +9586,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01084699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une base de données pour décrire la vulnérabilité du bâti en zone submersible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mais comment faisions-nous sans l’Ortholittorale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Villierme Heimanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l’université de Nantes colloque « Risques littoraux et maritimes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire LETG-Nantes-Géolittomer (UMR 6554), Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Connaître et comprendre l’espace terre-mer : l’apport de l’Ortho littorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Ecologie, du Développement durable et de l’Energie, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01084695v1</w:t>
+                <w:t xml:space="preserve">halshs-01084670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais comment faisions-nous sans l’Ortholittorale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Une base de données pour décrire la vulnérabilité du bâti en zone submersible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villierme Heimanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaître et comprendre l’espace terre-mer : l’apport de l’Ortho littorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l’Ecologie, du Développement durable et de l’Energie, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l’université de Nantes colloque « Risques littoraux et maritimes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire LETG-Nantes-Géolittomer (UMR 6554), Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01084670v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01084695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du changement climatique sur la vulnérabilité des territoires côtiers aux risques d'érosion et de submersion en France métropolitaine : une fraction du problème.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International " Géorisque 2012 "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9877,77 +9877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using indexes to rank the coastal sensitivity to oil spills: the case of Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rassim Hariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Nogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9985,77 +9985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Data Infrastructure and ICZM: MIMEL Case study, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Tixerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COASTGIS 2011, 10th International Symposium on GIS and Computer Mapping for Coastal Management. 2011 Theme: Marine Spatial Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oostende, Belgium. pp.99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10080,103 +10080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité face aux aléas naturels littoraux et accès aux ressources: Perspectives philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The littoral: challenge, dialogue, action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.CD-Rom</w:t>
@@ -10218,64 +10218,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastline Matching Process based on the discrete Fréchet distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10326,51 +10326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal GIS for conservation and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Coastal Conservation and Management (ICCCM'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tavira, Portugal. pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10389,260 +10389,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00071022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling interaction between human activities and coastal zone environment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Tixerant</w:t>
+                <w:t xml:space="preserve">Dealing with data heterogeneity : a challenge for coastal GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Aberdeen, United Kingdom. pp.425-431</w:t>
+              <w:t xml:space="preserve">Conférence Eco-Imagine : GI and GIS for Integrated Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Séville, Spain. http://www.gisig.it/eco%2Dimagine/events/initial.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315447v1</w:t>
+                <w:t xml:space="preserve">hal-00071093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with data heterogeneity : a challenge for coastal GIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modeling interaction between human activities and coastal zone environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Tixerant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Eco-Imagine : GI and GIS for Integrated Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Séville, Spain. http://www.gisig.it/eco%2Dimagine/events/initial.htm</w:t>
+              <w:t xml:space="preserve">Littoral 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Aberdeen, United Kingdom. pp.425-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00071093v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and functions of coastal and marine Biosphere reserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromab meeting “Coastal and Marine Biosphere Reserves”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nagu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10712,77 +10712,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep dive into the Surface MicroLayer (SML) of Brest harbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentin Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10824,77 +10824,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports comme objet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouin Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10945,90 +10945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les navires à l’escale : une approche des dynamiques maritimes caribéennes au regard des fréquentations portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée commune AFIA-EGC – Gestion et Analyse des données Maritimes (GAM' 23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le Kremlin-Bicêtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11053,90 +11053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port call extraction and characterisation from maritime navigational data: an application to the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 2023 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11174,90 +11174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablaye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
@@ -11295,103 +11295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shipping and environmental pressure: Ship-whale interactions off the Guadeloupe archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022</w:t>
@@ -11420,90 +11420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shipping Geographies in the Caribbean Maritime Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Labex DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11550,51 +11550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data dictionary cookbook for research data and software interoperability at global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Coché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11697,77 +11697,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Defays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t>
@@ -11818,77 +11818,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pointe Jarry terminal : A Port Trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Ranély Vergé-Dépré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Labex DRIIHM - 2019 Inter-Disciplinary Research Facility on Human-Environment Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11913,77 +11913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAFIC - Marine TRAnsportation, port Frequentation and environmental Inequalities in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Labex DRIIHM - 2019 Inter-Disciplinary Research Facility on Human-Environment Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12008,90 +12008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recreational boating observations in Marine Protected Areas: Selecting data collection methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Minelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12129,64 +12129,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données des sémaphores : de l'observation à la restitution spatio-temporelle du trafic maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ifremer, AAMP, Shom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MeriGéo 2015, De la côte à l'océan, l'information géographique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Brest, France. , MeriGéo 2015, De la côte à l'océan, l'information géographique en mouvement, pp.192-193, 2015</w:t>
@@ -12247,90 +12247,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichtyonymie bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12436,64 +12436,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rui Carrilho Gomes; Vítor Correia; Balazs Bodó. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizens’ Observatories on Geohazards</w:t>
@@ -12529,333 +12529,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Observatoire Hommes-Milieux Littoral Caraïbe, un dispositif de recherche participative sur le fait portuaire en Guadeloupe (Antilles françaises)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The Caribbean Coastal Human-Environment Observatory and the TRAFIC scientific program, a participatory research device on the port fact in Guadeloupe archipelago (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation SEFACIL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques portuaires dans les Caraïbes et en Amérique latine. Transitions portuaires face aux défis globaux.</w:t>
+              <w:t xml:space="preserve">Dinámicas portuarias en el caribe y américa latina. Ports in transition to face global challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS (Editions Management &amp; Société)</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-154, 2021, Les Océanides, 978-2-37687-428-7</w:t>
+                <w:t xml:space="preserve">Editions EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.703-718, 2021, Les Océanides, 978-2-37687-428-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039740v1</w:t>
+                <w:t xml:space="preserve">hal-03134362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Caribbean Coastal Human-Environment Observatory and the TRAFIC scientific program, a participatory research device on the port fact in Guadeloupe archipelago (French West Indies)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L'Observatoire Hommes-Milieux Littoral Caraïbe, un dispositif de recherche participative sur le fait portuaire en Guadeloupe (Antilles françaises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation SEFACIL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dinámicas portuarias en el caribe y américa latina. Ports in transition to face global challenges</w:t>
+              <w:t xml:space="preserve">Dynamiques portuaires dans les Caraïbes et en Amérique latine. Transitions portuaires face aux défis globaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions EMS</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.703-718, 2021, Les Océanides, 978-2-37687-428-7</w:t>
+                <w:t xml:space="preserve">EMS (Editions Management &amp; Société)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-154, 2021, Les Océanides, 978-2-37687-428-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134362v1</w:t>
+                <w:t xml:space="preserve">hal-04039740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urbanisation face à l'océan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12910,51 +12910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artificialisation des littoraux : déterminants et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béchet B.; Le Bissonais Y.; Ruas A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols Artificialisés et Processus d’artificialisation Des Sols : Déterminants, Impacts et Leviers d’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Expertise Scientifique Collective (ESCo). IFSTTAR, INRA, pp.234-254, 2017</w:t>
@@ -12983,64 +12983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer côtière à la loupe : vers des dispositifs intégrés d'observation des activités humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13082,51 +13082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux, une composante essentielle de la vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13184,307 +13184,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01166970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océan de danger ou océan de richesses ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Océan de danger ou océan de richesse ? Accès aux ressources et aléas côtiers aux Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Leone F.; Vinet F. </w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V.O Espaldon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leone Frédéric; Vinet Freddy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le littoral : caractérisation et gestion d'un espace à risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.41-48, 2013</w:t>
+              <w:t xml:space="preserve">Le littoral : caractérisation et gestion d'un espace à risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.41-48, 2013, Le littoral : caractérisation et gestion d'un espace à risque, 978-2-36781-002-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056625v1</w:t>
+                <w:t xml:space="preserve">halshs-01273983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océan de danger ou océan de richesse ? Accès aux ressources et aléas côtiers aux Philippines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Océan de danger ou océan de richesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Leone Frédéric; Vinet Freddy. </w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leone F.; Vinet F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le littoral : caractérisation et gestion d'un espace à risque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, pp.41-48, 2013, Le littoral : caractérisation et gestion d'un espace à risque, 978-2-36781-002-7</w:t>
+              <w:t xml:space="preserve">Le littoral : caractérisation et gestion d'un espace à risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.41-48, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01273983v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des milieux et de l'occupation du sol des sites du Conservatoire de l'Espace Littoral et des Rivages Lacustres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13565,51 +13565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIG et lutte antipollution marine par les hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13690,51 +13690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an institutional GIS for Iroise Sea (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BARTLETT D. &amp; SMITH J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS for Coastal Zone Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.147-152, 2004</w:t>
@@ -13821,51 +13821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13926,51 +13926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la mise en place du pôle géomatique de la MIMEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quemmerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14106,51 +14106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie synthétique de l'environnement littoral du Finistère, exploitation de SPOT 5 pour la cartographie de l'estran, du trait de côte et de l'occupation du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14239,77 +14239,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Environmental Signatures and -Omics Approaches on the European Flounder to Assess the Health Status of Small-Size Estuarine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthilkumar Kailasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14389,64 +14389,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAFIC, TRAnsport maritime, Fréquentation portuaire et Inégalités environnementales dans les Caraïbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6554 LETG. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14490,77 +14490,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Defays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14708,64 +14708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des activités humaines en mer côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2015, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14899,342 +14899,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas de sensibilité du littoral aux pollutions marines, plan Orsec du département du Calvados</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADAPTALITT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chiron</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                <w:t xml:space="preserve">Anne Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00666252v1</w:t>
+                <w:t xml:space="preserve">halshs-00566433v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPTALITT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atlas de sensibilité du littoral aux pollutions marines, dispositif opérationnel ORSEC départemental de La Réunion. Annexe technique du dispositif spécifique Polmar-Terre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] LETG - Brest Géomer / DEAL de La Réunion / IFREMER. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">halshs-00566433v2</w:t>
+                <w:t xml:space="preserve">halshs-01085084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas de sensibilité du littoral aux pollutions marines, dispositif opérationnel ORSEC départemental de La Réunion. Annexe technique du dispositif spécifique Polmar-Terre.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Atlas de sensibilité du littoral aux pollutions marines, plan Orsec du département du Calvados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Louze</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] LETG - Brest Géomer / DEAL de La Réunion / IFREMER. 2012</w:t>
+                <w:t xml:space="preserve">Thomas Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01085084v1</w:t>
+                <w:t xml:space="preserve">halshs-00666252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu intermédiaire T0+6.</w:t>
               </w:r>
@@ -15259,64 +15259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15338,90 +15338,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Géographique et GIZC Analyse et expérimentation d'un SIG inter-services Mer et Littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Tixerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest; DREAL de Basse Normandie; TerraMaris; MIMEL - Mission Interservice Mer et Littoral. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15443,90 +15443,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de sensibilité du littoral aux pollutions marines, plan Orsec du département de la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quemmerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15561,64 +15561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de sensibilité du littoral aux pollutions marines, plan Orsec du département de la Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15662,64 +15662,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des ouvrages côtiers de Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rassim Hariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15763,77 +15763,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des ouvrages côtiers du Finistère (2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest; DDE29 - Direction départementale de l’Equipement du Finistère. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15887,51 +15887,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation et usage du littoral, évolution, déterminants, conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Bretagne Occidentale (UBO), Brest, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15981,103 +15981,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité face aux aléas naturels littoraux et accès aux ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
@@ -16268,51 +16268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037070v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05045731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109279" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Foulquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110617" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04764074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124876" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04400011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116771" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Kailasam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ran&#233;ly Verg&#233;-D&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Joncheray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.27513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Minelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030294" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rafael de Rosa Giolito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/Finis23746" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34137" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vandersmissen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104428" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Terral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rab&#233;volo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7381" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khelil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Grimes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4HNG7WM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2017.1322154" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.09.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1378Z63V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Tixerant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Defenouill&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Nogues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Sparfel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.267-295" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rassim Hariz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Stasiak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380736v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maceda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Victoria Espaldon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0054-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7L2GZ5H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gouill" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejart Morgane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Duff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424861v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wenzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mascret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673593v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.378" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourdeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buisson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paget-Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sachot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Esteva-Kermel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662395v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Soul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462138v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638096v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376417v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04254807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087071v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180759v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637048v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636962v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaoyu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084626v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minelli Annalisa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084699v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084695v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villierme Heimanu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084670v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674800v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658745v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072672v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071093v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Nathan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119873v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b7a1fd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laffargue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320491v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871392v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424651v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henaff" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53371-6_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039740v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/literaturesecond/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://devweb.sefacil.com/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626607v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764526v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214929v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166970v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056625v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.O Espaldon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162831v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083015v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie N&#233;delec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albrecht" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071082v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283808v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071334v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evans" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071070v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468151v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819373v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101500v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666252v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chiron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085084v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louze" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674550v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535795v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666260v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666267v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372919v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03508913v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897610v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05045731v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04764074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Foulquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110617" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04400011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Kailasam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ran&#233;ly Verg&#233;-D&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Joncheray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.27513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rafael de Rosa Giolito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/Finis23746" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Minelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030294" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34137" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vandersmissen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104428" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Terral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rab&#233;volo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7381" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khelil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Grimes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4HNG7WM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2017.1322154" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.09.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1378Z63V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Tixerant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Defenouill&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Nogues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Sparfel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.267-295" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rassim Hariz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Stasiak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Victoria Espaldon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0054-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7L2GZ5H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gouill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maceda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejart Morgane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377052v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Duff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380736v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wenzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mascret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.378" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourdeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buisson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paget-Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071297v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673594v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Esteva-Kermel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Soul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715268v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sachot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04254807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087071v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180759v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637048v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636962v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaoyu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084626v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minelli Annalisa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084699v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084670v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084695v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villierme Heimanu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674800v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658745v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072672v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071093v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315447v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Nathan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119873v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b7a1fd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laffargue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320491v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871392v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424651v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henaff" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53371-6_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134362v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://devweb.sefacil.com/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039740v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/literaturesecond/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626607v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764526v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214929v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166970v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273983v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.O Espaldon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056625v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162831v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083015v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie N&#233;delec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albrecht" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071082v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283808v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071334v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evans" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071070v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468151v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819373v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101500v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085084v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louze" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666252v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chiron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674550v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535795v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666260v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666267v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372919v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03508913v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897610v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>