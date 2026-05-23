--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -795,278 +795,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’emprise à l’empreinte : cartographier la donnée AIS pour qualifier l’occupation de l’espace maritime caribéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Port call extraction from vessel location data for characterising harbour traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/123ic⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 293, pp.116771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670291v1</w:t>
+                <w:t xml:space="preserve">hal-04400011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port call extraction from vessel location data for characterising harbour traffic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’emprise à l’empreinte : cartographier la donnée AIS pour qualifier l’occupation de l’espace maritime caribéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 293, pp.116771. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cartographie, imagerie, SIG, 1072, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/123ic⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400011v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide upsurge, cross-contamination and biodiversity: case studies from the Caribbean Coast Human-Environment Observatory</w:t>
               </w:r>
@@ -1444,529 +1444,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic vulnerability of coastal territories to erosion and marine flooding: A conceptual and methodological approach applied to Brittany (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cuq</w:t>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+                <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Lami</w:t>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78, pp.103122. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.105160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706093v1</w:t>
+                <w:t xml:space="preserve">hal-03702812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic vulnerability of coastal territories to erosion and marine flooding: A conceptual and methodological approach applied to Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Madon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Le Guyader</w:t>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+                <w:t xml:space="preserve">Véronique Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+                <w:t xml:space="preserve">Thibaud Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 143, pp.105160. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.103122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702812v1</w:t>
+                <w:t xml:space="preserve">hal-03706093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA MARITIMIZACIÓN Y SU HUELLA TERRITORIAL: UNA TRAYECTORIA SOCIOTÉCNICA. EL CASO DE LA BAHÍA DE PASAIA (PAÍS VASCO, ESPAÑA)</w:t>
+                <w:t xml:space="preserve">Reconstruction of Marine Traffic from Sémaphore Data: A Python-GIS Procedure to Build Synthetic Navigation Routes and Analyze Their Temporal Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Rafael de Rosa Giolito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Foulquier</w:t>
+                <w:t xml:space="preserve">Annalisa Minelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence David</w:t>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finisterra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18055/Finis23746⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9030294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03340125v1</w:t>
+                <w:t xml:space="preserve">hal-03163626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Marine Traffic from Sémaphore Data: A Python-GIS Procedure to Build Synthetic Navigation Routes and Analyze Their Temporal Variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Minelli</w:t>
+                <w:t xml:space="preserve">LA MARITIMIZACIÓN Y SU HUELLA TERRITORIAL: UNA TRAYECTORIA SOCIOTÉCNICA. EL CASO DE LA BAHÍA DE PASAIA (PAÍS VASCO, ESPAÑA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Rafael de Rosa Giolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Rouan</w:t>
+                <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), pp.294. </w:t>
+              <w:t xml:space="preserve">Finisterra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, LVI (117), pp.175-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9030294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18055/Finis23746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163626v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03340125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t>
               </w:r>
@@ -2311,90 +2311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de suivi de la vulnérabilité systémique à l’érosion et la submersion marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regarder les usagers de la mer… de plus près</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,51 +2839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 168, pp.185-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3188,51 +3188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouveau modèle de la plaisance ? Profils et pratiques des plaisanciers du Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Perras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3313,51 +3313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure de données géographiques et gestion intégrée de la zone côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Tixerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rassim Hariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Nogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3839,480 +3839,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable livelihoods and people's vulnerability in the face of coastal hazards</w:t>
+                <w:t xml:space="preserve">Experimental use of participatory 3-dimensional models in island community-based disaster risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.72-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876467v1</w:t>
+                <w:t xml:space="preserve">halshs-00388568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale de la prolifération de C. gigas en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Lejart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gouill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental use of participatory 3-dimensional models in island community-based disaster risk management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Sustainable livelihoods and people's vulnerability in the face of coastal hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2-3), pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-009-0054-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00388568v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable livelihoods and people's vulnerability in the face of coastal hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (2-3), pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4331,260 +4331,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SIG dédié à la prolifération de l'huître creuse du Pacifique Crassostrea Gigas</w:t>
+                <w:t xml:space="preserve">Ichtyonymie bretonne, un atlas linguistique de la faune marine de Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lejart Morgane</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Le Dû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, article 478, http://www.cybergeo.eu/index22818.html</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1-2009 (93), http://mappemonde.mgm.fr/num21/articles/art09104.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442680v1</w:t>
+                <w:t xml:space="preserve">hal-00377052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichtyonymie bretonne, un atlas linguistique de la faune marine de Bretagne</w:t>
+                <w:t xml:space="preserve">Un SIG dédié à la prolifération de l'huître creuse du Pacifique Crassostrea Gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Duff</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Couix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lejart Morgane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1-2009 (93), http://mappemonde.mgm.fr/num21/articles/art09104.html</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, article 478, http://www.cybergeo.eu/index22818.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377052v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des poissons à la carte.</w:t>
               </w:r>
@@ -4639,90 +4639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental use of Participatory 3-Dimensional Models in island community-based disaster risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4754,217 +4754,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche orientée-objet de l'occupation des sols en zone côtière.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+                <w:t xml:space="preserve">Un SIG pour connaître et pour gérer la plaisance dans le Finistère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teledetection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (4), pp.237-256</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 206, pp.53-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424861v1</w:t>
+                <w:t xml:space="preserve">hal-00290793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SIG pour connaître et pour gérer la plaisance dans le Finistère.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nardin</w:t>
+                <w:t xml:space="preserve">Approche orientée-objet de l'occupation des sols en zone côtière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Sparfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 206, pp.53-72</w:t>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (4), pp.237-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290793v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision de l'atlas Polmar-Terre du Département de la Manche : vers un SIG opérationnel interservices</w:t>
               </w:r>
@@ -5071,51 +5071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5272,252 +5272,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPOT5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
+                <w:t xml:space="preserve">Suivi du littoral par Spot 5 : cartographie de l'occupation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41, pp.3-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673593v1</w:t>
+                <w:t xml:space="preserve">hal-00072378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du littoral par Spot 5 : cartographie de l'occupation des sols</w:t>
+                <w:t xml:space="preserve">SPOT5 : un outil pertinent pour le suivi du trait de côte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 196, pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00072378v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport d'un SIG pour la délimitation d'une zone de préemption au titre des espaces naturels sensibles : Application à la commune de Plozévet (Finistère)</w:t>
               </w:r>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wenzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6049,51 +6049,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frise chronologique comme outil de médiation dans une perspective d'adaptation aux risques côtiers en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,760 +6168,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime Traffic Behaviour and Network Analysis in the Caribbean Using Geovisualisation Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Soul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
+                <w:t xml:space="preserve">Birane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanext 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662395v1</w:t>
+                <w:t xml:space="preserve">hal-04605616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fait portuaire, un fait sociétal : une trajectoire guadeloupéenne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Foulquier</w:t>
+                <w:t xml:space="preserve">Maritime Traffic Behaviour and Network Analysis in the Caribbean Using Geovisualisation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Soul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Oceanext 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621430v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités environnementales à Colón (Panama), favoriser le commerce maritime international à tout prix ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">Le fait portuaire, un fait sociétal : une trajectoire guadeloupéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanext 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662396v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dayre</w:t>
+                <w:t xml:space="preserve">Inégalités environnementales à Colón (Panama), favoriser le commerce maritime international à tout prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Oceanext 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605616v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frises chrono-systémiques : utilisation dans le cadre de la sensibilisation des élus, des gestionnaires et du public aux risques côtiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sachot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jabea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du trait de côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national des observatoires du trait de côte (RNOTC), Jun 2024, Quimper, France</w:t>
+              <w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715268v1</w:t>
+                <w:t xml:space="preserve">hal-04793045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chloé Jabea</w:t>
+                <w:t xml:space="preserve">Les frises chrono-systémiques : utilisation dans le cadre de la sensibilisation des élus, des gestionnaires et du public aux risques côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Sachot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du trait de côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des observatoires du trait de côte (RNOTC), Jun 2024, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793045v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6929,51 +6929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Coché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
@@ -7015,51 +7015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling of Maritime Networks from the Differentiated Analysis of Vessel Traffic in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Soul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7533,64 +7533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birane Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7714,90 +7714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Coché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7874,51 +7874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7995,51 +7995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAG's regional webinar for Western Europe &amp; British Isles (UK, Ireland, France, Italy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, visioconférence, France</w:t>
@@ -8107,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Amal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8331,51 +8331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSIRISC : une plate-forme web SIG pour restituer la trajectoire de vulnérabilité des territoires littoraux bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8577,77 +8577,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Defays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t>
@@ -8754,90 +8754,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquisition et le suivi des données spatio-temporelles sur les activités nautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Minelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8901,51 +8901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9212,51 +9212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9415,51 +9415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le littoral... pour naviguer. Comment décrire les activités humaines en mer côtière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9523,51 +9523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2014, Facing Present and Future Coast Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marine Science and Technology Centre, Klaipeda University, Sep 2014, Klaipeda, Lithuania. pp.ISBN: 978-9986-31-449-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9769,51 +9769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du changement climatique sur la vulnérabilité des territoires côtiers aux risques d'érosion et de submersion en France métropolitaine : une fraction du problème.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9903,51 +9903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rassim Hariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Nogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10011,51 +10011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Tixerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COASTGIS 2011, 10th International Symposium on GIS and Computer Mapping for Coastal Management. 2011 Theme: Marine Spatial Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oostende, Belgium. pp.99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10080,90 +10080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité face aux aléas naturels littoraux et accès aux ressources: Perspectives philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10205,51 +10205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastline Matching Process based on the discrete Fréchet distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11200,51 +11200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablaye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11295,103 +11295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shipping and environmental pressure: Ship-whale interactions off the Guadeloupe archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022</w:t>
@@ -11446,64 +11446,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Labex DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11697,77 +11697,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Defays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t>
@@ -11939,51 +11939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Labex DRIIHM - 2019 Inter-Disciplinary Research Facility on Human-Environment Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12008,77 +12008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recreational boating observations in Marine Protected Areas: Selecting data collection methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Minelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12142,51 +12142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ifremer, AAMP, Shom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MeriGéo 2015, De la côte à l'océan, l'information géographique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Brest, France. , MeriGéo 2015, De la côte à l'océan, l'information géographique en mouvement, pp.192-193, 2015</w:t>
@@ -12260,77 +12260,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichtyonymie bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12449,51 +12449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rui Carrilho Gomes; Vítor Correia; Balazs Bodó. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizens’ Observatories on Geohazards</w:t>
@@ -12587,51 +12587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation SEFACIL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinámicas portuarias en el caribe y américa latina. Ports in transition to face global challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII, </w:t>
@@ -12699,77 +12699,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation SEFACIL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques portuaires dans les Caraïbes et en Amérique latine. Transitions portuaires face aux défis globaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII, </w:t>
@@ -12805,242 +12805,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urbanisation face à l'océan</w:t>
+                <w:t xml:space="preserve">L'artificialisation des littoraux : déterminants et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Denis Lacroix; Philippe Cury. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béchet B.; Le Bissonais Y.; Ruas A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'océan à découvert</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.208-209, 2017, 978-2-271-11652-9</w:t>
+              <w:t xml:space="preserve">Sols Artificialisés et Processus d’artificialisation Des Sols : Déterminants, Impacts et Leviers d’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Expertise Scientifique Collective (ESCo). IFSTTAR, INRA, pp.234-254, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01626607v1</w:t>
+                <w:t xml:space="preserve">hal-01764526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artificialisation des littoraux : déterminants et impacts</w:t>
+                <w:t xml:space="preserve">L'urbanisation face à l'océan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Béchet B.; Le Bissonais Y.; Ruas A. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Denis Lacroix; Philippe Cury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sols Artificialisés et Processus d’artificialisation Des Sols : Déterminants, Impacts et Leviers d’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Expertise Scientifique Collective (ESCo). IFSTTAR, INRA, pp.234-254, 2017</w:t>
+              <w:t xml:space="preserve">L'océan à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.208-209, 2017, 978-2-271-11652-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764526v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01626607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer côtière à la loupe : vers des dispositifs intégrés d'observation des activités humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minelli Annalisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13190,64 +13190,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océan de danger ou océan de richesse ? Accès aux ressources et aléas côtiers aux Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13315,103 +13315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océan de danger ou océan de richesses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leone F.; Vinet F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le littoral : caractérisation et gestion d'un espace à risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.41-48, 2013</w:t>
@@ -13821,51 +13821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Massaviol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14490,77 +14490,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Defays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14708,51 +14708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des activités humaines en mer côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14957,51 +14957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15040,51 +15040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de sensibilité du littoral aux pollutions marines, dispositif opérationnel ORSEC départemental de La Réunion. Annexe technique du dispositif spécifique Polmar-Terre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15132,51 +15132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de sensibilité du littoral aux pollutions marines, plan Orsec du département du Calvados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15272,51 +15272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15456,51 +15456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de sensibilité du littoral aux pollutions marines, plan Orsec du département de la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quemmerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15574,51 +15574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de sensibilité du littoral aux pollutions marines, plan Orsec du département de la Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15675,51 +15675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des ouvrages côtiers de Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rassim Hariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15789,51 +15789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest; DDE29 - Direction départementale de l’Equipement du Finistère. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15981,90 +15981,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité face aux aléas naturels littoraux et accès aux ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16268,51 +16268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05045731v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04764074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Foulquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110617" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04400011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Kailasam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ran&#233;ly Verg&#233;-D&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Joncheray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.27513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rafael de Rosa Giolito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/Finis23746" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Minelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030294" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34137" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vandersmissen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104428" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Terral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rab&#233;volo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7381" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khelil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Grimes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4HNG7WM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2017.1322154" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.09.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1378Z63V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Tixerant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Defenouill&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Nogues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Sparfel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.267-295" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rassim Hariz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Stasiak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Victoria Espaldon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0054-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7L2GZ5H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gouill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maceda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejart Morgane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377052v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Duff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380736v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wenzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mascret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.378" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourdeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buisson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paget-Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071297v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673594v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Esteva-Kermel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Soul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715268v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sachot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04254807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087071v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180759v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637048v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636962v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaoyu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084626v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minelli Annalisa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084699v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084670v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084695v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villierme Heimanu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674800v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658745v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072672v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071093v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315447v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Nathan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119873v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b7a1fd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laffargue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320491v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871392v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424651v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henaff" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53371-6_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134362v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://devweb.sefacil.com/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039740v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/literaturesecond/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626607v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764526v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214929v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166970v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273983v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.O Espaldon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056625v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162831v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083015v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie N&#233;delec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albrecht" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071082v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283808v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071334v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evans" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071070v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468151v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819373v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101500v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085084v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louze" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666252v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chiron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674550v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535795v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666260v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666267v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372919v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03508913v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897610v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05045731v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04764074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sturbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Foulquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110617" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04400011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116771" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Kailasam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Ran&#233;ly Verg&#233;-D&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Joncheray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.27513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Minelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030294" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rafael de Rosa Giolito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/Finis23746" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34137" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vandersmissen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2019.104428" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Terral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rab&#233;volo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7381" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Khelil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Grimes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4HNG7WM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2017.1322154" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.09.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1378Z63V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Tixerant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Defenouill&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Nogues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Sparfel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.15.267-295" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rassim Hariz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maceda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Stasiak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gouill" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Victoria Espaldon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0054-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7L2GZ5H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Duff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejart Morgane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380736v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424861v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192124v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giraudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wenzel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673593v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mascret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.378" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourdeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buisson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paget-Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071297v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devog&#232;le" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673594v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Esteva-Kermel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662395v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Soul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621430v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04662396v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715268v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sachot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04254807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087071v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180759v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637048v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636962v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaoyu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084626v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Kato" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minelli Annalisa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084699v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084670v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084695v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villierme Heimanu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674800v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658745v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258897v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00072672v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071093v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315447v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Nathan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119873v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353374v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b7a1fd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laffargue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320491v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871392v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424651v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henaff" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53371-6_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134362v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://devweb.sefacil.com/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039740v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/literaturesecond/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764526v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/sciences-de-la-terre/7516-l-ocean-a-decouvert.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214929v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166970v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273983v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.O Espaldon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056625v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162831v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083015v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie N&#233;delec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albrecht" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071082v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283808v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071334v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evans" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071070v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468151v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819373v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101500v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085084v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louze" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666252v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chiron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674550v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535795v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666260v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666267v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372919v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03508913v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897610v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>