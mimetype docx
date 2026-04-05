--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iwona Dudek </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Dudek, née en 1969 à Cracovie (Pologne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A entamé en 1988 des études d'architecture à la Faculté d'Architecture de l'Université Polytechnique de Cracovie. En novembre 1993, a passé ses examens théoriques en architecture et urbanisme (grade de magister), et a défendu son projet de diplôme d'architecte en juin 1994. A participé à une campagne d'inventaire du patrimoine architectural de deux sites Croates (commande du Ministère de la Culture de Croatie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En Décembre 1995, a été sélectionnée pour mener des études doctorales à la Faculté d'Architecture de l'Université Polytechnique de Cracovie. Pendant ces études, a effectué des taches d'enseignement pour l'Institut d'Histoire de l'Architecture et de Préservation des Monuments. A obtenu deux bourses européennes (TEMPUS), une pour faire un état de l'art et rassembler des éléments relatifs a son thème de recherche menés par des équipes de recherche européennes et une pour développer et pour conclure par la phase d'expérimentation de sa formation doctorale (UMR CNRS MAP 694 - GAMSAU).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En mars 2001, a défendu sa thèse de doctorat et obtenu le grade de docteur en sciences techniques, spécialité histoire de l'architecture. Recrutée en mai 2001 comme Chargée de recherche CNRS (Section no 39).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son activité de recherche est consacrée à l'utilisation des technologies de l'information dans le domaine de l'interprétation, de l’analyse et de la visualisation de données hétérogènes concernant le patrimoine.La méthode de travail est centrée sur l'application des avancées issues du champ InfoVis aux sciences historiques. Thèmes et travaux incluent acquisition des données, fouille et analyse diachronique de données historiques, modélisation et visualisation des connaissances, ontologies, gestion et interfaçage de données et d'informations spatio-temporelles, sémiologie graphique dans le contexte de techniques InfoVis, interfaces tangibles, conception des systèmes d’informations, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Est l'auteur ou le co-auteur d'une centaine de publications scientifiques allant de l'histoire de l'architecture à la gestion d'informations / visualisation d’informations dans des revues ou colloques internationaux en langue polonaise, anglaise et française. Elle agit également comme relecteur, expert, porteur des projets et enseigne dans les domaines situés à l'intersection des sciences historiques et des sciences informatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014, elle accorde une attention particulière aux problèmes épistémologiques, à la déontologie, à l’éthique et à l'intégrité scientifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text versus visualization in the presentation of diachronic analyses of historical objects on the example of the Saint-Nicolas fort in Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHITECTUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37190/arc250209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823721v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research workflows, paradata, and information visualisation: feedback on an exploratory integration of issues and practices - MEMORIA IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8311129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA SI en ligne pour décrire des protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Extraction et Gestion des Connaissances 2022, RNTI-E-38, pp.453-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the comparability of research workflows: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA series Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02927631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions vs dimensions: shedding a different light on the analysis of 3D datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA series Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing citizen-birthed data on minor heritage assets: models, promises, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-019-00194-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal hints in the cultural heritage discourse: what can an ontology of time as it is worded reveal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EGC 2018. Extraction et Gestion des Connaissances, RNTI-E-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring unsorted e-sources about heritage artefacts in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ITN-DCH Final Conference proceedings, 10605, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75826-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Comes before a Digital Output? Eliciting and Documenting Cultural Heritage Research Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Culture and History (IJCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijch.2017.3.1.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can simplicity help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, i-KNOW 2014 - Knowledge Visualization, paper 17 (8p). </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637748.2638414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing what others know: towards a dashboard for interdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, i-KNOW 2014 - Knowledge Visualization, paper 15 (8p). </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637748.2638415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and visualizing universal features for architectural mouldings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.130-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing alternative scenarios of evolution in heritage architecture: modelling and visualization challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtualne rekonstrukcje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czasopismo Techniczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.145-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Marseille's citadel : a multiple perspectives strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORTMED 2025 - International Conference on Modern Age Fortifications of the Mediterranean coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università della Campania ‘Luigi Vanvitelli', Apr 2025, Caserta, Italy. pp.909-917, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/Fortmed2025.2025.20340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA, un système d'information exploratoire en ligne pour décrire des protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research workflows and digital data sets: traceability, reproducibility, comparability issues illustrated on spatio-acoustic data acquisition protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire de la coopération bilatérale italo-française sur les sciences du patrimoine DIVING INTO DIGITAL DATA FOR HERITAGE SCIENCE: Diagnostics, Underwater Heritage, and Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPR 2002 CNRS MAP; Istituto di Scienze del Patrimonio Culturale (ISPC); Italian National Research Council (CNR); Ministère de la Culture, FR; Italian Ministry of Culture (MIC), Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04849009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL CROSS-EXAMINATION OF ARCHITECTURAL AND ACOUSTIC DATA: THE 3D INTEGRATOR EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.81 - 88, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-81-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions vs dimensions: shedding a different light on the analysis of 3D datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2019 Check Object Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Jagiellońskiego, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the comparability of research workflows: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2019 Check Object Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Jagiellońskiego, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen contributions and minor heritage: feedback on modeling and visualising an information mash-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Data Science and Advanced Analytics (DSAA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'indice à la restitution architecturale : Retour d'expérience sur le projet PAVAGE (Pont d'Avignon) et quelques réflexions pratiques (et critiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : RELIRE ET RE-PRODUIRE LES MUSIQUES ANCIENNES DANS _NOTRE MONDE CONTEMPORAIN OPUS 2 Musiques// Espaces patrimoniaux et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique volontaire: clef de voûte pour documenter et analyser le petit patrimoine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2017 - Atelier Crowdsourcing et information géographique volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StorylineViz: A [Space, Time, Actors, Motion] Segmentation Method for Visual Text Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC); Fundação para a Ciência e a Tecnologia (FCT), Nov 2016, Porto, Portugal. p. 21-32, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006034600210032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record-keeping of digital resources and activities MEMORIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèles et simulations pour l'Architecture et le Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting temporal co-occurrence patterns: the historySkyline visual metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Metrology for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.378-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How was this done? An attempt at formalising and memorising a digital asset's making-of.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. Theme 4 - Theory, Methodologies, Preservation &amp; Standards, pp. 343 - 346, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangible Chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.874-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising time with multiple granularities: a generic framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.470-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can infovis tools support the analysis of spatio-temporal diffusion patterns in historic architecture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.367-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time granularity. Behind everything simple is a huge tail of complicated.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E.T. MODYS 2012 : Modélisation des dynamiques spatiales : Raisonner sur le temps long et ses incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 3495 MAP CNRS/MCC, GDR 3359 MoDyS, Oct 2012, Fréjus France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentric time: enabling context + focus visual analysis of architectural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warszawa, Poland. pp.632-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing alternative scenarios of evolution in heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-KNOW '11 - 11th International Conference on Knowledge Management and Knowledge Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.Article No. 45, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2024288.2024342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation comparative de chronologies : application au patrimoine bâti de Cracovie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’imagerie virtuelle en archéologie : présentation d’outils et retours sur expériences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe TIC UMR 5140, Feb 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing architectural mouldings with 3D object-independant metrics and encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International conference CGVCVIP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour comprendre le lieu architectural et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR MAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING CHANGES IN HERITAGE ARCHITECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAGAPP/IVAPP (International Conference on Information Visualization Theroy and Applications) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Angers, France. pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L’imagerie virtuelle en archéologie : présentation d’outils et retours sur expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe TIC UMR 5140, Feb 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation architecturale vs. informations patrimoniales : une conciliation visuelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Web, spatialité, mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le projet Web Intelligence du cluster ISLE de la Région Rhône-Alpes, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Mouldings in Historic Architecture: a Matter of Geometry, a Matter of Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology of Troyes, Jul 2009, Troyes, France. pp.1728-1733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROFILING ARTEFACT CHANGES: A METHODOLOGICAL PROPOSAL FOR THE CLASSIFICATION AND VISUALISATION OF ARCHITECTURAL TRANSFORMATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia (VSMM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology analysis inspires relations in a knowledge structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TKE 2008, 8th International Conference on Terminology and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting timelines for artefacts analysis: from time distribution to information visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Larnaca, Cyprus. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infosphere: one artefact, two metaphors, three sort criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Driscu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Larnaca, Cyprus. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual assessment of heritage architecture life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know I-Media 08, 8th International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphics: information An overview of infovis practices in the field of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2008, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Madeira, Portugal. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle: vers une logique de visualisation 2D/3D d'évolutions architecturales / Informative modelling: towards 2D/3D visualisation of architectural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique CNRS </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les dynamiques spatio-temporelles en archéologie - Time, Space and the dynamics of change in archaeology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie du corpus architectural : matière, forme ou idées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence TIA 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sophia Antipolis, France. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual tools decipher historic artefacts documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Knowledge Management, KVD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austria. pp.456-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time, Space and 2D/3D visualisation of architectural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique CNRS </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les dynamiques spatio-temporelles en archéologie - Time, Space and the dynamics of change in archaeology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle : concepts fondamentaux. Visualiser pour raisonner sur des connaissances architecturales : 14 règles plus une</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique CNRS "Modélisation Informationnelle pour l'architecture patrimoniale" / International workshop "Informative Modelling for the architectural heritage", Juillet 2006, Saint-Maximin-la-Sainte-Baume, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAP UMR 694 CNRS/MCC, Jul 2006, Saint-Maximin-la-Sainte-Baume, France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnés patrimoniales et modèles des description récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle pour l'architecture patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application du principe « visualiser pour raisonner » : Analyse visuelle comparative 2D de données sur un jeu de théâtre antiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelli di Architectura Reppresentatione Digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and visual analysis of architectural semantic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2006, 6th International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Austria. pp.498-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des termes au concept: le cas du vocabulaire architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques « Mots, termes et contextes » </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de chercheurs « Lexicologie, terminologie et traduction », Langue française, francophonie et diversité linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgique. pp.265-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle : un cadre méthodologique pour représenter des connaissances évolutives spatialisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC '06 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.347-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la représentation d'artefacts à la visualisation d'information par les objets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire patrimoine et numérique INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artefact representation to information visualisation: genesis of informative modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Smart Graphics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Germany. pp.230-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using abstraction levels in the visual exploitation of a knowledge acquisition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-KNOW '05, Conference of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Austria. pp.543-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de représentation dans le contexte de connaissances évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée Historique de la ville de Cracovie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic representations for information visualisation and retrevial : a case study on Kraków's architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITI 2004, 26th International (Information Technology Interfaces) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Croatia. pp.335-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations for information visualisation and retrieval: a case study on Kraków' s architectural heritage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Radi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCCG '04 Conference (Spring Conference on Computer Graphics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Modelling and Information Interfacing: Learning from Three Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Information Technology Interfaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dubrovnik, Croatia. pp.341-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles d'identification et méthodes de visualisation d'objets architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, France. pp.573-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online 2D/3D graphic interfaces using XML “repurposable” heritage contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2004 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Czech Republic. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de données vs gestion de connaissances patrimoniales : le cas des vestiges du théâtre antique d'Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimentation of a generic framework for architectural heritage data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2003 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, République tchèque. pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of 3D shapes for use as interfaces to architectural heritage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2003 Conférence (Human Centred Interfaces)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centred Computing - Cognitive, Social and Ergonomic Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Greece. pp.1228-1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing built heritage through semantic visualisation of spatio-temporal sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept modelling to scene interpretation disposals: raising the issue of shape uncertainty in the field of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP6 Strabon Interfaces de navigation 2D/3D dans les contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesta Borsa Mediterranea del Tourismo Archeologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de représentation dans le contexte de connaissances évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the semantics of architectural objects for XML/VRML exploitation of heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the architectural heritage's documentation: methodology and tools for data analysis and visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the architectural heritage's documentation: a case study on data analysis and visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 03, Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Graz, Austria. pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how to link patrimonial information and 3D simulations: a methodology for enhanced exploitation and visualisation of architectural documentation, experimented on Kraków's historical centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kadłuczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Lukacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Wikacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO World Heritage Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models as visual interfaces in the documentation of the architectural heritage: experiment on the defensive system of Cracow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IASTED International Conference on Visualization, Imaging, and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Spain. pp.746-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access, interpretation and visualisation of heritage data using the architectural morphology: experimenting emerging interfaces on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHIM 03 (International Cultural Heritage Informatics Meeting), </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural institutions and digital technology / Les institutions culturelles et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic variables for dynamic 2D/3D documentation visualisation in the context of historical architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHIM 04' (International Cultural Heritage Informatics Meeting), </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Culture &amp; Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Berlin, Germany. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models as visual interfaces for Internet: an application to a multimedia documentation on architectural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVG '02 Conférence, Zakopane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, ZAKOPANE, Poland. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, représentations et gestion de données sur le thème des évolutions architecturales d'édifices choisis à Cracovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretative modelling of the architectural heritage: information and visualisation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IASTED International Conference on Visualization, Imaging, and Image Processing (VIIP 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Marbella, Spain. pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et représentation de l'architecture patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer techniques in a process of preservation of Cultural Patrimony,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The seminar organised under auspice of Polish Ministry of Culture and General Conservator of RP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL- un outil de gestion de données bibliographiques sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAVA COLLABORATIVE interface for ARCHITECTURAL simulations A case study on wooden ceilings of Kraków</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Conservation, Section V - Theory and Practice in Conservation of Architectural Monuments, Historical Ensembles and Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Poland. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions architecturales de l'Hôtel de Ville de Cracovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL: Spatial and historical web-based interface for On Line architectural documentation of Kraków's Rynek G_ówny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference of eCAADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Liverpool, United Kingdom. pp.700-7007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARKIW PROGRAMME: IT applications for architectural intervention and documentation in monuments' ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Conservation, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section V - Theory and Practice in Conservation of Architectural Monuments, Historical Ensembles and Sites ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural model compiler dedicated to archaeological hypothesis. An experiment on Krakow's Kramy Bogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mini EURO Conference - Human Centered Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, BREST, France. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative network tools for the architectural analysis in conservation research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Czubinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Computer in Architectural Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Poland. pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of the application of computer techniques to creation of reconstructive hypotheses based on historical descriptive text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Computer in Architectural Design </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD CREATIVENESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Poland. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring unsorted e-sources about heritage artefacts in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flightschedule Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. Proceedings of the 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management, Volume 1 (ISBN 978-989-758-203-5), p. 407-412, 2016, KDIR. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006081804070412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow - A systematic visual catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Węcławowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFM Publishing House / Oficyna Wydawnicza AFM, CD-ROM, 425 p., 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visually the known and the ill-known about Krakow's centre urban evolution: An information visualisation perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio Forte, Helena Murteira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities. Between History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, Chapter 4, pp. 72-105, 2020, ISBN 978-0-19-049890-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02515830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, saving and analysing research workflows : the MEMORIA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3258316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercises in Unstyling Texts: Formalisation and Visualisation of a Narrative’s [Space, Time, Actors, Motion] Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, pp.28-53, 2018, Communications in Computer and Information Science, 978-3-319-99700-1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA-la préservation des processus d'étude comme enjeu éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS, Guide des bonnes pratiques éthiques et juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01902564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue : Section 1: Method of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analysis of the collection: cross-examination and sense-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different faces of one ‘idea’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visually knowns and ill-knowns about Krakow's centre urban evolution: an information visualisation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities In Between History And Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Forte and Helen Muteira (ed), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The catalogue of architectural objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment raisonner sur le paramètre temps? Réflexions et retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais / CTHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais / CTHS, pp.309-324, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.7690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances évolutives, données incertaines et problèmes de visualisation dans le contexte du patrimoine bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Allard, D. Fox et, B. Picon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et Environnement – la fin des certitudes scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édisud, pp.267-280, 2008, Collection Écologie Humaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSEMBLAGE D'UNE MAQUETTE TRIDIMENSIONNELLE SUR UN SOCLE (Tactichronie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2949272. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04431280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 1 « règles tacites de la science »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 19 p. (introduction, texte, images, bibliographie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 2« Pratiques inappropriées et fautes professionnelles dans la recherche »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 3 « déontologie »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection de documents interactifs avec pistes sonores traduisant les réponses sonores des intérieurs de bâtiments (VAR, projet SESAMES).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection de documents interactifs avec pistes sonores traduisant les réponses sonores des intérieurs de bâtiments (projet SESAMES: Bouches-du-Rhône, Alpes-de-Haute-Provence).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA SI en ligne pour décrire des protocoles de recherche process (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04997258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachrograms – a theoretical framework for the modelling and analysis of a heritage artefact’s diachronic evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du projet SESAMES - flyers de synthèse par édifice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05132967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES. 15 chapelles rurales en région PACA. Schémas de plan et de section.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École thématique MODYS 2012, Module terminologie bilingue : lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation en ligne de l’École Thématique CNRS - Modélisation Informationnelle pour l’Architecture patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°10: La quinzième règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°11: Échelles informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°9: 3X3 Règles de la modélisation informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°4: Sélection et jeu de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°6: Représentation vs. Visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°8: Terminologie des pratiques graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°3: Décoration et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05046996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°7: Usages de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°5: La représentation comme tri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet de travail REFLEXION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°2: Réalité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°1: Représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„W murach Krakowa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual encoding of a 3D virtual reconstruction's scientific justification: feedback from a proof-of-concept research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D as a Content, 3D as a Metaphor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation SESAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; ANR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA - nomenclature of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - UMR 3495 MAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03744846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil d’informations documentaires concernant 15 chapelles rurales de la région PACA .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence nationale de la recherche, France). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du projet SESAMES – flyers interactifs de synthèse par édifice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES - graphes d'interactions potentielles (GIP) les évolutions des 15 cas d'étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et compilation structurée des indices documentaires historiques concernant 15 chapelles rurales de la région PACA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES - diachrogrammes et de variogrammes les évolutions des 15 cas d'étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MEMORIA – mémorisation de ressources numériques et d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UMR 3495 MAP CNRS/MC. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA - Rapport d'étape (2015-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UMR 3495 MAP CNRS/MCC. 2016, (54 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Thématique MoDyS 2012 Bilan scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARKIW Architectural evolution of Town Hall in Kraków: system of information and knowledge representation, simulation of reconstructional hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR MAP-GAMSAU CNRS/MCC 694; Instytut HAiKZ PK 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITEKTONICZNO-KONSERWATORSKA REKONSTRUKCJA KRAMÓW BOGATYCH RYNKU GŁÓWNEGO W KRAKOWIE PRZY UŻYCIU TECHNIK KOMPUTEROWYCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Politechnika Krakowska im. Tadeusza Kościuszki; Wydział Architektury, 2000. Polish. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00270006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA. SI en ligne pour décrire des protocoles de recherche - présentation vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iwona Dudek </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Dudek, née en 1969 à Cracovie (Pologne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A entamé en 1988 des études d'architecture à la Faculté d'Architecture de l'Université Polytechnique de Cracovie. En novembre 1993, a passé ses examens théoriques en architecture et urbanisme (grade de magister), et a défendu son projet de diplôme d'architecte en juin 1994. A participé à une campagne d'inventaire du patrimoine architectural de deux sites Croates (commande du Ministère de la Culture de Croatie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En Décembre 1995, a été sélectionnée pour mener des études doctorales à la Faculté d'Architecture de l'Université Polytechnique de Cracovie. Pendant ces études, a effectué des taches d'enseignement pour l'Institut d'Histoire de l'Architecture et de Préservation des Monuments. A obtenu deux bourses européennes (TEMPUS), une pour faire un état de l'art et rassembler des éléments relatifs a son thème de recherche menés par des équipes de recherche européennes et une pour développer et pour conclure par la phase d'expérimentation de sa formation doctorale (UMR CNRS MAP 694 - GAMSAU).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En mars 2001, a défendu sa thèse de doctorat et obtenu le grade de docteur en sciences techniques, spécialité histoire de l'architecture. Recrutée en mai 2001 comme Chargée de recherche CNRS (Section no 39).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son activité de recherche est consacrée à l'utilisation des technologies de l'information dans le domaine de l'interprétation, de l’analyse et de la visualisation de données hétérogènes concernant le patrimoine.La méthode de travail est centrée sur l'application des avancées issues du champ InfoVis aux sciences historiques. Thèmes et travaux incluent acquisition des données, fouille et analyse diachronique de données historiques, modélisation et visualisation des connaissances, ontologies, gestion et interfaçage de données et d'informations spatio-temporelles, sémiologie graphique dans le contexte de techniques InfoVis, interfaces tangibles, conception des systèmes d’informations, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Est l'auteur ou le co-auteur d'une centaine de publications scientifiques allant de l'histoire de l'architecture à la gestion d'informations / visualisation d’informations dans des revues ou colloques internationaux en langue polonaise, anglaise et française. Elle agit également comme relecteur, expert, porteur des projets et enseigne dans les domaines situés à l'intersection des sciences historiques et des sciences informatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014, elle accorde une attention particulière aux problèmes épistémologiques, à la déontologie, à l’éthique et à l'intégrité scientifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text versus visualization in the presentation of diachronic analyses of historical objects on the example of the Saint-Nicolas fort in Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHITECTUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37190/arc250209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823721v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research workflows, paradata, and information visualisation: feedback on an exploratory integration of issues and practices - MEMORIA IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8311129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA SI en ligne pour décrire des protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Extraction et Gestion des Connaissances 2022, RNTI-E-38, pp.453-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the comparability of research workflows: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA series Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02927631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions vs dimensions: shedding a different light on the analysis of 3D datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA series Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing citizen-birthed data on minor heritage assets: models, promises, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-019-00194-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal hints in the cultural heritage discourse: what can an ontology of time as it is worded reveal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EGC 2018. Extraction et Gestion des Connaissances, RNTI-E-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring unsorted e-sources about heritage artefacts in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ITN-DCH Final Conference proceedings, 10605, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75826-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Comes before a Digital Output? Eliciting and Documenting Cultural Heritage Research Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Culture and History (IJCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijch.2017.3.1.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can simplicity help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, i-KNOW 2014 - Knowledge Visualization, paper 17 (8p). </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637748.2638414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing what others know: towards a dashboard for interdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, i-KNOW 2014 - Knowledge Visualization, paper 15 (8p). </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637748.2638415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and visualizing universal features for architectural mouldings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.130-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing alternative scenarios of evolution in heritage architecture: modelling and visualization challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtualne rekonstrukcje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czasopismo Techniczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.145-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Marseille's citadel : a multiple perspectives strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORTMED 2025 - International Conference on Modern Age Fortifications of the Mediterranean coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università della Campania ‘Luigi Vanvitelli', Apr 2025, Caserta, Italy. pp.909-917, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/Fortmed2025.2025.20340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA, un système d'information exploratoire en ligne pour décrire des protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research workflows and digital data sets: traceability, reproducibility, comparability issues illustrated on spatio-acoustic data acquisition protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire de la coopération bilatérale italo-française sur les sciences du patrimoine DIVING INTO DIGITAL DATA FOR HERITAGE SCIENCE: Diagnostics, Underwater Heritage, and Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPR 2002 CNRS MAP; Istituto di Scienze del Patrimonio Culturale (ISPC); Italian National Research Council (CNR); Ministère de la Culture, FR; Italian Ministry of Culture (MIC), Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04849009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL CROSS-EXAMINATION OF ARCHITECTURAL AND ACOUSTIC DATA: THE 3D INTEGRATOR EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.81 - 88, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-81-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions vs dimensions: shedding a different light on the analysis of 3D datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2019 Check Object Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Jagiellońskiego, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the comparability of research workflows: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2019 Check Object Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Jagiellońskiego, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen contributions and minor heritage: feedback on modeling and visualising an information mash-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Data Science and Advanced Analytics (DSAA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique volontaire: clef de voûte pour documenter et analyser le petit patrimoine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2017 - Atelier Crowdsourcing et information géographique volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'indice à la restitution architecturale : Retour d'expérience sur le projet PAVAGE (Pont d'Avignon) et quelques réflexions pratiques (et critiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : RELIRE ET RE-PRODUIRE LES MUSIQUES ANCIENNES DANS _NOTRE MONDE CONTEMPORAIN OPUS 2 Musiques// Espaces patrimoniaux et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StorylineViz: A [Space, Time, Actors, Motion] Segmentation Method for Visual Text Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC); Fundação para a Ciência e a Tecnologia (FCT), Nov 2016, Porto, Portugal. p. 21-32, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006034600210032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record-keeping of digital resources and activities MEMORIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèles et simulations pour l'Architecture et le Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting temporal co-occurrence patterns: the historySkyline visual metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Metrology for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.378-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How was this done? An attempt at formalising and memorising a digital asset's making-of.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. Theme 4 - Theory, Methodologies, Preservation &amp; Standards, pp. 343 - 346, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising time with multiple granularities: a generic framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.470-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can infovis tools support the analysis of spatio-temporal diffusion patterns in historic architecture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.367-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangible Chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.874-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time granularity. Behind everything simple is a huge tail of complicated.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E.T. MODYS 2012 : Modélisation des dynamiques spatiales : Raisonner sur le temps long et ses incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 3495 MAP CNRS/MCC, GDR 3359 MoDyS, Oct 2012, Fréjus France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentric time: enabling context + focus visual analysis of architectural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warszawa, Poland. pp.632-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing alternative scenarios of evolution in heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-KNOW '11 - 11th International Conference on Knowledge Management and Knowledge Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.Article No. 45, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2024288.2024342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING CHANGES IN HERITAGE ARCHITECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAGAPP/IVAPP (International Conference on Information Visualization Theroy and Applications) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Angers, France. pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing architectural mouldings with 3D object-independant metrics and encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International conference CGVCVIP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour comprendre le lieu architectural et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR MAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L’imagerie virtuelle en archéologie : présentation d’outils et retours sur expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe TIC UMR 5140, Feb 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation comparative de chronologies : application au patrimoine bâti de Cracovie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’imagerie virtuelle en archéologie : présentation d’outils et retours sur expériences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe TIC UMR 5140, Feb 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation architecturale vs. informations patrimoniales : une conciliation visuelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Web, spatialité, mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le projet Web Intelligence du cluster ISLE de la Région Rhône-Alpes, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Mouldings in Historic Architecture: a Matter of Geometry, a Matter of Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology of Troyes, Jul 2009, Troyes, France. pp.1728-1733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROFILING ARTEFACT CHANGES: A METHODOLOGICAL PROPOSAL FOR THE CLASSIFICATION AND VISUALISATION OF ARCHITECTURAL TRANSFORMATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia (VSMM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology analysis inspires relations in a knowledge structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TKE 2008, 8th International Conference on Terminology and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting timelines for artefacts analysis: from time distribution to information visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Larnaca, Cyprus. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infosphere: one artefact, two metaphors, three sort criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Driscu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Larnaca, Cyprus. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual assessment of heritage architecture life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know I-Media 08, 8th International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphics: information An overview of infovis practices in the field of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2008, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Madeira, Portugal. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie du corpus architectural : matière, forme ou idées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence TIA 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sophia Antipolis, France. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time, Space and 2D/3D visualisation of architectural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique CNRS </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les dynamiques spatio-temporelles en archéologie - Time, Space and the dynamics of change in archaeology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual tools decipher historic artefacts documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Knowledge Management, KVD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austria. pp.456-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle: vers une logique de visualisation 2D/3D d'évolutions architecturales / Informative modelling: towards 2D/3D visualisation of architectural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique CNRS </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les dynamiques spatio-temporelles en archéologie - Time, Space and the dynamics of change in archaeology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and visual analysis of architectural semantic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2006, 6th International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Austria. pp.498-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnés patrimoniales et modèles des description récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle pour l'architecture patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application du principe « visualiser pour raisonner » : Analyse visuelle comparative 2D de données sur un jeu de théâtre antiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelli di Architectura Reppresentatione Digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des termes au concept: le cas du vocabulaire architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques « Mots, termes et contextes » </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de chercheurs « Lexicologie, terminologie et traduction », Langue française, francophonie et diversité linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgique. pp.265-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle : un cadre méthodologique pour représenter des connaissances évolutives spatialisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC '06 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.347-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle : concepts fondamentaux. Visualiser pour raisonner sur des connaissances architecturales : 14 règles plus une</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique CNRS "Modélisation Informationnelle pour l'architecture patrimoniale" / International workshop "Informative Modelling for the architectural heritage", Juillet 2006, Saint-Maximin-la-Sainte-Baume, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAP UMR 694 CNRS/MCC, Jul 2006, Saint-Maximin-la-Sainte-Baume, France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artefact representation to information visualisation: genesis of informative modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Smart Graphics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Germany. pp.230-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using abstraction levels in the visual exploitation of a knowledge acquisition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-KNOW '05, Conference of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Austria. pp.543-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la représentation d'artefacts à la visualisation d'information par les objets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire patrimoine et numérique INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations for information visualisation and retrieval: a case study on Kraków' s architectural heritage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Radi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCCG '04 Conference (Spring Conference on Computer Graphics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic representations for information visualisation and retrevial : a case study on Kraków's architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITI 2004, 26th International (Information Technology Interfaces) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Croatia. pp.335-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Modelling and Information Interfacing: Learning from Three Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Information Technology Interfaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dubrovnik, Croatia. pp.341-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de représentation dans le contexte de connaissances évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée Historique de la ville de Cracovie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles d'identification et méthodes de visualisation d'objets architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, France. pp.573-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online 2D/3D graphic interfaces using XML “repurposable” heritage contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2004 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Czech Republic. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de données vs gestion de connaissances patrimoniales : le cas des vestiges du théâtre antique d'Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of 3D shapes for use as interfaces to architectural heritage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2003 Conférence (Human Centred Interfaces)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centred Computing - Cognitive, Social and Ergonomic Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Greece. pp.1228-1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept modelling to scene interpretation disposals: raising the issue of shape uncertainty in the field of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing built heritage through semantic visualisation of spatio-temporal sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP6 Strabon Interfaces de navigation 2D/3D dans les contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesta Borsa Mediterranea del Tourismo Archeologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de représentation dans le contexte de connaissances évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the semantics of architectural objects for XML/VRML exploitation of heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the architectural heritage's documentation: methodology and tools for data analysis and visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the architectural heritage's documentation: a case study on data analysis and visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 03, Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Graz, Austria. pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimentation of a generic framework for architectural heritage data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2003 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, République tchèque. pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic variables for dynamic 2D/3D documentation visualisation in the context of historical architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHIM 04' (International Cultural Heritage Informatics Meeting), </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Culture &amp; Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Berlin, Germany. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models as visual interfaces in the documentation of the architectural heritage: experiment on the defensive system of Cracow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IASTED International Conference on Visualization, Imaging, and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Spain. pp.746-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access, interpretation and visualisation of heritage data using the architectural morphology: experimenting emerging interfaces on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHIM 03 (International Cultural Heritage Informatics Meeting), </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural institutions and digital technology / Les institutions culturelles et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models as visual interfaces for Internet: an application to a multimedia documentation on architectural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVG '02 Conférence, Zakopane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, ZAKOPANE, Poland. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, représentations et gestion de données sur le thème des évolutions architecturales d'édifices choisis à Cracovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how to link patrimonial information and 3D simulations: a methodology for enhanced exploitation and visualisation of architectural documentation, experimented on Kraków's historical centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kadłuczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Lukacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Wikacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO World Heritage Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretative modelling of the architectural heritage: information and visualisation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IASTED International Conference on Visualization, Imaging, and Image Processing (VIIP 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Marbella, Spain. pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et représentation de l'architecture patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer techniques in a process of preservation of Cultural Patrimony,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The seminar organised under auspice of Polish Ministry of Culture and General Conservator of RP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL- un outil de gestion de données bibliographiques sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAVA COLLABORATIVE interface for ARCHITECTURAL simulations A case study on wooden ceilings of Kraków</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Conservation, Section V - Theory and Practice in Conservation of Architectural Monuments, Historical Ensembles and Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Poland. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL: Spatial and historical web-based interface for On Line architectural documentation of Kraków's Rynek G_ówny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference of eCAADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Liverpool, United Kingdom. pp.700-7007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions architecturales de l'Hôtel de Ville de Cracovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARKIW PROGRAMME: IT applications for architectural intervention and documentation in monuments' ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Conservation, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section V - Theory and Practice in Conservation of Architectural Monuments, Historical Ensembles and Sites ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural model compiler dedicated to archaeological hypothesis. An experiment on Krakow's Kramy Bogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mini EURO Conference - Human Centered Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, BREST, France. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative network tools for the architectural analysis in conservation research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Czubinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Computer in Architectural Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Poland. pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of the application of computer techniques to creation of reconstructive hypotheses based on historical descriptive text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Computer in Architectural Design </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD CREATIVENESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Poland. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring unsorted e-sources about heritage artefacts in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flightschedule Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. Proceedings of the 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management, Volume 1 (ISBN 978-989-758-203-5), p. 407-412, 2016, KDIR. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006081804070412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow - A systematic visual catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Węcławowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFM Publishing House / Oficyna Wydawnicza AFM, CD-ROM, 425 p., 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visually the known and the ill-known about Krakow's centre urban evolution: An information visualisation perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio Forte, Helena Murteira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities. Between History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, Chapter 4, pp. 72-105, 2020, ISBN 978-0-19-049890-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02515830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, saving and analysing research workflows : the MEMORIA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3258316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercises in Unstyling Texts: Formalisation and Visualisation of a Narrative’s [Space, Time, Actors, Motion] Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, pp.28-53, 2018, Communications in Computer and Information Science, 978-3-319-99700-1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA-la préservation des processus d'étude comme enjeu éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS, Guide des bonnes pratiques éthiques et juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01902564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analysis of the collection: cross-examination and sense-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue : Section 1: Method of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different faces of one ‘idea’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visually knowns and ill-knowns about Krakow's centre urban evolution: an information visualisation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities In Between History And Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Forte and Helen Muteira (ed), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The catalogue of architectural objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment raisonner sur le paramètre temps? Réflexions et retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais / CTHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais / CTHS, pp.309-324, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.7690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances évolutives, données incertaines et problèmes de visualisation dans le contexte du patrimoine bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Allard, D. Fox et, B. Picon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et Environnement – la fin des certitudes scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édisud, pp.267-280, 2008, Collection Écologie Humaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSEMBLAGE D'UNE MAQUETTE TRIDIMENSIONNELLE SUR UN SOCLE (Tactichronie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2949272. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04431280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 1 « règles tacites de la science »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 19 p. (introduction, texte, images, bibliographie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 2« Pratiques inappropriées et fautes professionnelles dans la recherche »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 3 « déontologie »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection de documents interactifs avec pistes sonores traduisant les réponses sonores des intérieurs de bâtiments (projet SESAMES: Bouches-du-Rhône, Alpes-de-Haute-Provence).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection de documents interactifs avec pistes sonores traduisant les réponses sonores des intérieurs de bâtiments (VAR, projet SESAMES).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA SI en ligne pour décrire des protocoles de recherche process (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04997258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachrograms – a theoretical framework for the modelling and analysis of a heritage artefact’s diachronic evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du projet SESAMES - flyers de synthèse par édifice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05132967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES. 15 chapelles rurales en région PACA. Schémas de plan et de section.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École thématique MODYS 2012, Module terminologie bilingue : lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°10: La quinzième règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°11: Échelles informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation en ligne de l’École Thématique CNRS - Modélisation Informationnelle pour l’Architecture patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°8: Terminologie des pratiques graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°6: Représentation vs. Visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°4: Sélection et jeu de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°3: Décoration et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05046996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°7: Usages de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet de travail REFLEXION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°1: Représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°5: La représentation comme tri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°2: Réalité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°9: 3X3 Règles de la modélisation informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„W murach Krakowa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual encoding of a 3D virtual reconstruction's scientific justification: feedback from a proof-of-concept research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D as a Content, 3D as a Metaphor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation SESAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; ANR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA - nomenclature of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - UMR 3495 MAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03744846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil d’informations documentaires concernant 15 chapelles rurales de la région PACA .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence nationale de la recherche, France). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du projet SESAMES – flyers interactifs de synthèse par édifice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES - graphes d'interactions potentielles (GIP) les évolutions des 15 cas d'étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et compilation structurée des indices documentaires historiques concernant 15 chapelles rurales de la région PACA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES - diachrogrammes et de variogrammes les évolutions des 15 cas d'étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MEMORIA – mémorisation de ressources numériques et d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UMR 3495 MAP CNRS/MC. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA - Rapport d'étape (2015-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UMR 3495 MAP CNRS/MCC. 2016, (54 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Thématique MoDyS 2012 Bilan scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARKIW Architectural evolution of Town Hall in Kraków: system of information and knowledge representation, simulation of reconstructional hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR MAP-GAMSAU CNRS/MCC 694; Instytut HAiKZ PK 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITEKTONICZNO-KONSERWATORSKA REKONSTRUKCJA KRAMÓW BOGATYCH RYNKU GŁÓWNEGO W KRAKOWIE PRZY UŻYCIU TECHNIK KOMPUTEROWYCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Politechnika Krakowska im. Tadeusza Kościuszki; Wydział Architektury, 2000. Polish. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00270006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA. SI en ligne pour décrire des protocoles de recherche - présentation vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823721v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/arc250209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091200v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8311129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Rabefandroana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Saygi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00194-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75826-8_14" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijch.2017.3.1.083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637748.2638414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637748.2638415" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-81-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006034600210032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Dominico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2024288.2024342" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494874v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Driscu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266939v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek Blaise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Radi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264184v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kad&#322;uczka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Lukacz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Wikacz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265593v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265541v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czubinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006081804070412" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Komorowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz W&#281;c&#322;awowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515830v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3258316" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7690" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354552v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146058v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070375v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05132967v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047277v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013518v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Florenzano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070284v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270006v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997216v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823721v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/arc250209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091200v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8311129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Rabefandroana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Saygi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00194-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75826-8_14" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijch.2017.3.1.083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637748.2638414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637748.2638415" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-81-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006034600210032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Dominico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2024288.2024342" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494874v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Driscu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek Blaise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266691v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Radi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kad&#322;uczka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Lukacz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Wikacz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czubinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006081804070412" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Komorowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz W&#281;c&#322;awowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515830v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3258316" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951774v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949919v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7690" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354552v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146058v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070375v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05132967v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047277v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Florenzano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070284v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270006v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997216v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>