--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iwona Dudek </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Dudek, née en 1969 à Cracovie (Pologne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A entamé en 1988 des études d'architecture à la Faculté d'Architecture de l'Université Polytechnique de Cracovie. En novembre 1993, a passé ses examens théoriques en architecture et urbanisme (grade de magister), et a défendu son projet de diplôme d'architecte en juin 1994. A participé à une campagne d'inventaire du patrimoine architectural de deux sites Croates (commande du Ministère de la Culture de Croatie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En Décembre 1995, a été sélectionnée pour mener des études doctorales à la Faculté d'Architecture de l'Université Polytechnique de Cracovie. Pendant ces études, a effectué des taches d'enseignement pour l'Institut d'Histoire de l'Architecture et de Préservation des Monuments. A obtenu deux bourses européennes (TEMPUS), une pour faire un état de l'art et rassembler des éléments relatifs a son thème de recherche menés par des équipes de recherche européennes et une pour développer et pour conclure par la phase d'expérimentation de sa formation doctorale (UMR CNRS MAP 694 - GAMSAU).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En mars 2001, a défendu sa thèse de doctorat et obtenu le grade de docteur en sciences techniques, spécialité histoire de l'architecture. Recrutée en mai 2001 comme Chargée de recherche CNRS (Section no 39).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son activité de recherche est consacrée à l'utilisation des technologies de l'information dans le domaine de l'interprétation, de l’analyse et de la visualisation de données hétérogènes concernant le patrimoine.La méthode de travail est centrée sur l'application des avancées issues du champ InfoVis aux sciences historiques. Thèmes et travaux incluent acquisition des données, fouille et analyse diachronique de données historiques, modélisation et visualisation des connaissances, ontologies, gestion et interfaçage de données et d'informations spatio-temporelles, sémiologie graphique dans le contexte de techniques InfoVis, interfaces tangibles, conception des systèmes d’informations, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Est l'auteur ou le co-auteur d'une centaine de publications scientifiques allant de l'histoire de l'architecture à la gestion d'informations / visualisation d’informations dans des revues ou colloques internationaux en langue polonaise, anglaise et française. Elle agit également comme relecteur, expert, porteur des projets et enseigne dans les domaines situés à l'intersection des sciences historiques et des sciences informatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014, elle accorde une attention particulière aux problèmes épistémologiques, à la déontologie, à l’éthique et à l'intégrité scientifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text versus visualization in the presentation of diachronic analyses of historical objects on the example of the Saint-Nicolas fort in Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHITECTUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37190/arc250209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823721v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research workflows, paradata, and information visualisation: feedback on an exploratory integration of issues and practices - MEMORIA IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8311129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA SI en ligne pour décrire des protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Extraction et Gestion des Connaissances 2022, RNTI-E-38, pp.453-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the comparability of research workflows: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA series Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02927631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions vs dimensions: shedding a different light on the analysis of 3D datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA series Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing citizen-birthed data on minor heritage assets: models, promises, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-019-00194-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal hints in the cultural heritage discourse: what can an ontology of time as it is worded reveal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EGC 2018. Extraction et Gestion des Connaissances, RNTI-E-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring unsorted e-sources about heritage artefacts in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ITN-DCH Final Conference proceedings, 10605, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75826-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Comes before a Digital Output? Eliciting and Documenting Cultural Heritage Research Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Culture and History (IJCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijch.2017.3.1.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can simplicity help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, i-KNOW 2014 - Knowledge Visualization, paper 17 (8p). </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637748.2638414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing what others know: towards a dashboard for interdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, i-KNOW 2014 - Knowledge Visualization, paper 15 (8p). </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637748.2638415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and visualizing universal features for architectural mouldings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.130-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing alternative scenarios of evolution in heritage architecture: modelling and visualization challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtualne rekonstrukcje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czasopismo Techniczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.145-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Marseille's citadel : a multiple perspectives strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORTMED 2025 - International Conference on Modern Age Fortifications of the Mediterranean coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università della Campania ‘Luigi Vanvitelli', Apr 2025, Caserta, Italy. pp.909-917, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/Fortmed2025.2025.20340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA, un système d'information exploratoire en ligne pour décrire des protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research workflows and digital data sets: traceability, reproducibility, comparability issues illustrated on spatio-acoustic data acquisition protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire de la coopération bilatérale italo-française sur les sciences du patrimoine DIVING INTO DIGITAL DATA FOR HERITAGE SCIENCE: Diagnostics, Underwater Heritage, and Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPR 2002 CNRS MAP; Istituto di Scienze del Patrimonio Culturale (ISPC); Italian National Research Council (CNR); Ministère de la Culture, FR; Italian Ministry of Culture (MIC), Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04849009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL CROSS-EXAMINATION OF ARCHITECTURAL AND ACOUSTIC DATA: THE 3D INTEGRATOR EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.81 - 88, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-81-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions vs dimensions: shedding a different light on the analysis of 3D datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2019 Check Object Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Jagiellońskiego, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the comparability of research workflows: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2019 Check Object Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Jagiellońskiego, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen contributions and minor heritage: feedback on modeling and visualising an information mash-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Data Science and Advanced Analytics (DSAA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique volontaire: clef de voûte pour documenter et analyser le petit patrimoine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2017 - Atelier Crowdsourcing et information géographique volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'indice à la restitution architecturale : Retour d'expérience sur le projet PAVAGE (Pont d'Avignon) et quelques réflexions pratiques (et critiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : RELIRE ET RE-PRODUIRE LES MUSIQUES ANCIENNES DANS _NOTRE MONDE CONTEMPORAIN OPUS 2 Musiques// Espaces patrimoniaux et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StorylineViz: A [Space, Time, Actors, Motion] Segmentation Method for Visual Text Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC); Fundação para a Ciência e a Tecnologia (FCT), Nov 2016, Porto, Portugal. p. 21-32, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006034600210032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record-keeping of digital resources and activities MEMORIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèles et simulations pour l'Architecture et le Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting temporal co-occurrence patterns: the historySkyline visual metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Metrology for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.378-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How was this done? An attempt at formalising and memorising a digital asset's making-of.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. Theme 4 - Theory, Methodologies, Preservation &amp; Standards, pp. 343 - 346, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising time with multiple granularities: a generic framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.470-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can infovis tools support the analysis of spatio-temporal diffusion patterns in historic architecture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.367-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangible Chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.874-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time granularity. Behind everything simple is a huge tail of complicated.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E.T. MODYS 2012 : Modélisation des dynamiques spatiales : Raisonner sur le temps long et ses incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 3495 MAP CNRS/MCC, GDR 3359 MoDyS, Oct 2012, Fréjus France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentric time: enabling context + focus visual analysis of architectural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warszawa, Poland. pp.632-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing alternative scenarios of evolution in heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-KNOW '11 - 11th International Conference on Knowledge Management and Knowledge Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.Article No. 45, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2024288.2024342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING CHANGES IN HERITAGE ARCHITECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAGAPP/IVAPP (International Conference on Information Visualization Theroy and Applications) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Angers, France. pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing architectural mouldings with 3D object-independant metrics and encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International conference CGVCVIP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour comprendre le lieu architectural et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR MAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L’imagerie virtuelle en archéologie : présentation d’outils et retours sur expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe TIC UMR 5140, Feb 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation comparative de chronologies : application au patrimoine bâti de Cracovie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’imagerie virtuelle en archéologie : présentation d’outils et retours sur expériences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe TIC UMR 5140, Feb 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation architecturale vs. informations patrimoniales : une conciliation visuelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Web, spatialité, mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le projet Web Intelligence du cluster ISLE de la Région Rhône-Alpes, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Mouldings in Historic Architecture: a Matter of Geometry, a Matter of Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology of Troyes, Jul 2009, Troyes, France. pp.1728-1733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROFILING ARTEFACT CHANGES: A METHODOLOGICAL PROPOSAL FOR THE CLASSIFICATION AND VISUALISATION OF ARCHITECTURAL TRANSFORMATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia (VSMM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology analysis inspires relations in a knowledge structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TKE 2008, 8th International Conference on Terminology and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting timelines for artefacts analysis: from time distribution to information visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Larnaca, Cyprus. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infosphere: one artefact, two metaphors, three sort criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Driscu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Larnaca, Cyprus. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual assessment of heritage architecture life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know I-Media 08, 8th International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphics: information An overview of infovis practices in the field of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2008, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Madeira, Portugal. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie du corpus architectural : matière, forme ou idées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence TIA 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sophia Antipolis, France. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time, Space and 2D/3D visualisation of architectural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique CNRS </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les dynamiques spatio-temporelles en archéologie - Time, Space and the dynamics of change in archaeology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual tools decipher historic artefacts documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Knowledge Management, KVD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austria. pp.456-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle: vers une logique de visualisation 2D/3D d'évolutions architecturales / Informative modelling: towards 2D/3D visualisation of architectural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique CNRS </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les dynamiques spatio-temporelles en archéologie - Time, Space and the dynamics of change in archaeology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and visual analysis of architectural semantic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2006, 6th International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Austria. pp.498-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnés patrimoniales et modèles des description récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle pour l'architecture patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application du principe « visualiser pour raisonner » : Analyse visuelle comparative 2D de données sur un jeu de théâtre antiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelli di Architectura Reppresentatione Digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des termes au concept: le cas du vocabulaire architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques « Mots, termes et contextes » </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de chercheurs « Lexicologie, terminologie et traduction », Langue française, francophonie et diversité linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgique. pp.265-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle : un cadre méthodologique pour représenter des connaissances évolutives spatialisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC '06 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.347-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle : concepts fondamentaux. Visualiser pour raisonner sur des connaissances architecturales : 14 règles plus une</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique CNRS "Modélisation Informationnelle pour l'architecture patrimoniale" / International workshop "Informative Modelling for the architectural heritage", Juillet 2006, Saint-Maximin-la-Sainte-Baume, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAP UMR 694 CNRS/MCC, Jul 2006, Saint-Maximin-la-Sainte-Baume, France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artefact representation to information visualisation: genesis of informative modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Smart Graphics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Germany. pp.230-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using abstraction levels in the visual exploitation of a knowledge acquisition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-KNOW '05, Conference of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Austria. pp.543-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la représentation d'artefacts à la visualisation d'information par les objets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire patrimoine et numérique INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations for information visualisation and retrieval: a case study on Kraków' s architectural heritage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Radi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCCG '04 Conference (Spring Conference on Computer Graphics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic representations for information visualisation and retrevial : a case study on Kraków's architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITI 2004, 26th International (Information Technology Interfaces) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Croatia. pp.335-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Modelling and Information Interfacing: Learning from Three Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Information Technology Interfaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dubrovnik, Croatia. pp.341-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de représentation dans le contexte de connaissances évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée Historique de la ville de Cracovie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles d'identification et méthodes de visualisation d'objets architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, France. pp.573-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online 2D/3D graphic interfaces using XML “repurposable” heritage contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2004 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Czech Republic. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de données vs gestion de connaissances patrimoniales : le cas des vestiges du théâtre antique d'Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of 3D shapes for use as interfaces to architectural heritage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2003 Conférence (Human Centred Interfaces)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centred Computing - Cognitive, Social and Ergonomic Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Greece. pp.1228-1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept modelling to scene interpretation disposals: raising the issue of shape uncertainty in the field of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing built heritage through semantic visualisation of spatio-temporal sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP6 Strabon Interfaces de navigation 2D/3D dans les contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesta Borsa Mediterranea del Tourismo Archeologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de représentation dans le contexte de connaissances évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the semantics of architectural objects for XML/VRML exploitation of heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the architectural heritage's documentation: methodology and tools for data analysis and visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the architectural heritage's documentation: a case study on data analysis and visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 03, Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Graz, Austria. pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimentation of a generic framework for architectural heritage data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2003 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, République tchèque. pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic variables for dynamic 2D/3D documentation visualisation in the context of historical architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHIM 04' (International Cultural Heritage Informatics Meeting), </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Culture &amp; Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Berlin, Germany. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models as visual interfaces in the documentation of the architectural heritage: experiment on the defensive system of Cracow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IASTED International Conference on Visualization, Imaging, and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Spain. pp.746-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access, interpretation and visualisation of heritage data using the architectural morphology: experimenting emerging interfaces on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHIM 03 (International Cultural Heritage Informatics Meeting), </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural institutions and digital technology / Les institutions culturelles et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models as visual interfaces for Internet: an application to a multimedia documentation on architectural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVG '02 Conférence, Zakopane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, ZAKOPANE, Poland. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, représentations et gestion de données sur le thème des évolutions architecturales d'édifices choisis à Cracovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how to link patrimonial information and 3D simulations: a methodology for enhanced exploitation and visualisation of architectural documentation, experimented on Kraków's historical centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kadłuczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Lukacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Wikacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO World Heritage Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretative modelling of the architectural heritage: information and visualisation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IASTED International Conference on Visualization, Imaging, and Image Processing (VIIP 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Marbella, Spain. pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et représentation de l'architecture patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer techniques in a process of preservation of Cultural Patrimony,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The seminar organised under auspice of Polish Ministry of Culture and General Conservator of RP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL- un outil de gestion de données bibliographiques sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAVA COLLABORATIVE interface for ARCHITECTURAL simulations A case study on wooden ceilings of Kraków</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Conservation, Section V - Theory and Practice in Conservation of Architectural Monuments, Historical Ensembles and Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Poland. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL: Spatial and historical web-based interface for On Line architectural documentation of Kraków's Rynek G_ówny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference of eCAADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Liverpool, United Kingdom. pp.700-7007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions architecturales de l'Hôtel de Ville de Cracovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARKIW PROGRAMME: IT applications for architectural intervention and documentation in monuments' ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Conservation, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section V - Theory and Practice in Conservation of Architectural Monuments, Historical Ensembles and Sites ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural model compiler dedicated to archaeological hypothesis. An experiment on Krakow's Kramy Bogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mini EURO Conference - Human Centered Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, BREST, France. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative network tools for the architectural analysis in conservation research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Czubinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Computer in Architectural Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Poland. pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of the application of computer techniques to creation of reconstructive hypotheses based on historical descriptive text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Computer in Architectural Design </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD CREATIVENESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Poland. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring unsorted e-sources about heritage artefacts in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flightschedule Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. Proceedings of the 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management, Volume 1 (ISBN 978-989-758-203-5), p. 407-412, 2016, KDIR. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006081804070412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow - A systematic visual catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Węcławowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFM Publishing House / Oficyna Wydawnicza AFM, CD-ROM, 425 p., 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visually the known and the ill-known about Krakow's centre urban evolution: An information visualisation perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio Forte, Helena Murteira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities. Between History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, Chapter 4, pp. 72-105, 2020, ISBN 978-0-19-049890-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02515830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, saving and analysing research workflows : the MEMORIA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3258316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercises in Unstyling Texts: Formalisation and Visualisation of a Narrative’s [Space, Time, Actors, Motion] Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, pp.28-53, 2018, Communications in Computer and Information Science, 978-3-319-99700-1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA-la préservation des processus d'étude comme enjeu éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS, Guide des bonnes pratiques éthiques et juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01902564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analysis of the collection: cross-examination and sense-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue : Section 1: Method of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different faces of one ‘idea’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visually knowns and ill-knowns about Krakow's centre urban evolution: an information visualisation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities In Between History And Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Forte and Helen Muteira (ed), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The catalogue of architectural objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment raisonner sur le paramètre temps? Réflexions et retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais / CTHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais / CTHS, pp.309-324, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.7690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances évolutives, données incertaines et problèmes de visualisation dans le contexte du patrimoine bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Allard, D. Fox et, B. Picon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et Environnement – la fin des certitudes scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édisud, pp.267-280, 2008, Collection Écologie Humaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSEMBLAGE D'UNE MAQUETTE TRIDIMENSIONNELLE SUR UN SOCLE (Tactichronie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2949272. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04431280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 1 « règles tacites de la science »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 19 p. (introduction, texte, images, bibliographie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 2« Pratiques inappropriées et fautes professionnelles dans la recherche »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 3 « déontologie »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection de documents interactifs avec pistes sonores traduisant les réponses sonores des intérieurs de bâtiments (projet SESAMES: Bouches-du-Rhône, Alpes-de-Haute-Provence).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection de documents interactifs avec pistes sonores traduisant les réponses sonores des intérieurs de bâtiments (VAR, projet SESAMES).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA SI en ligne pour décrire des protocoles de recherche process (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04997258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachrograms – a theoretical framework for the modelling and analysis of a heritage artefact’s diachronic evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du projet SESAMES - flyers de synthèse par édifice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05132967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES. 15 chapelles rurales en région PACA. Schémas de plan et de section.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École thématique MODYS 2012, Module terminologie bilingue : lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°10: La quinzième règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°11: Échelles informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation en ligne de l’École Thématique CNRS - Modélisation Informationnelle pour l’Architecture patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°8: Terminologie des pratiques graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°6: Représentation vs. Visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°4: Sélection et jeu de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°3: Décoration et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05046996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°7: Usages de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet de travail REFLEXION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°1: Représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°5: La représentation comme tri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°2: Réalité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°9: 3X3 Règles de la modélisation informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„W murach Krakowa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual encoding of a 3D virtual reconstruction's scientific justification: feedback from a proof-of-concept research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D as a Content, 3D as a Metaphor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation SESAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; ANR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA - nomenclature of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - UMR 3495 MAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03744846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil d’informations documentaires concernant 15 chapelles rurales de la région PACA .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence nationale de la recherche, France). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du projet SESAMES – flyers interactifs de synthèse par édifice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES - graphes d'interactions potentielles (GIP) les évolutions des 15 cas d'étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et compilation structurée des indices documentaires historiques concernant 15 chapelles rurales de la région PACA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES - diachrogrammes et de variogrammes les évolutions des 15 cas d'étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MEMORIA – mémorisation de ressources numériques et d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UMR 3495 MAP CNRS/MC. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA - Rapport d'étape (2015-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UMR 3495 MAP CNRS/MCC. 2016, (54 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Thématique MoDyS 2012 Bilan scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARKIW Architectural evolution of Town Hall in Kraków: system of information and knowledge representation, simulation of reconstructional hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR MAP-GAMSAU CNRS/MCC 694; Instytut HAiKZ PK 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITEKTONICZNO-KONSERWATORSKA REKONSTRUKCJA KRAMÓW BOGATYCH RYNKU GŁÓWNEGO W KRAKOWIE PRZY UŻYCIU TECHNIK KOMPUTEROWYCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Politechnika Krakowska im. Tadeusza Kościuszki; Wydział Architektury, 2000. Polish. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00270006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA. SI en ligne pour décrire des protocoles de recherche - présentation vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iwona Dudek </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Dudek, née en 1969 à Cracovie (Pologne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A entamé en 1988 des études d'architecture à la Faculté d'Architecture de l'Université Polytechnique de Cracovie. En novembre 1993, a passé ses examens théoriques en architecture et urbanisme (grade de magister), et a défendu son projet de diplôme d'architecte en juin 1994. A participé à une campagne d'inventaire du patrimoine architectural de deux sites Croates (commande du Ministère de la Culture de Croatie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En Décembre 1995, a été sélectionnée pour mener des études doctorales à la Faculté d'Architecture de l'Université Polytechnique de Cracovie. Pendant ces études, a effectué des taches d'enseignement pour l'Institut d'Histoire de l'Architecture et de Préservation des Monuments. A obtenu deux bourses européennes (TEMPUS), une pour faire un état de l'art et rassembler des éléments relatifs a son thème de recherche menés par des équipes de recherche européennes et une pour développer et pour conclure par la phase d'expérimentation de sa formation doctorale (UMR CNRS MAP 694 - GAMSAU).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En mars 2001, a défendu sa thèse de doctorat et obtenu le grade de docteur en sciences techniques, spécialité histoire de l'architecture. Recrutée en mai 2001 comme Chargée de recherche CNRS (Section no 39).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son activité de recherche est consacrée à l'utilisation des technologies de l'information dans le domaine de l'interprétation, de l’analyse et de la visualisation de données hétérogènes concernant le patrimoine.La méthode de travail est centrée sur l'application des avancées issues du champ InfoVis aux sciences historiques. Thèmes et travaux incluent acquisition des données, fouille et analyse diachronique de données historiques, modélisation et visualisation des connaissances, ontologies, gestion et interfaçage de données et d'informations spatio-temporelles, sémiologie graphique dans le contexte de techniques InfoVis, interfaces tangibles, conception des systèmes d’informations, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Est l'auteur ou le co-auteur d'une centaine de publications scientifiques allant de l'histoire de l'architecture à la gestion d'informations / visualisation d’informations dans des revues ou colloques internationaux en langue polonaise, anglaise et française. Elle agit également comme relecteur, expert, porteur des projets et enseigne dans les domaines situés à l'intersection des sciences historiques et des sciences informatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014, elle accorde une attention particulière aux problèmes épistémologiques, à la déontologie, à l’éthique et à l'intégrité scientifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text versus visualization in the presentation of diachronic analyses of historical objects on the example of the Saint-Nicolas fort in Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHITECTUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37190/arc250209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823721v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Marseille's citadel : a multiple perspectives strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defensive Architecture of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Proceedings of the International Conference on Fortifications of the Mediterranean Coast FORTMED 2025, Caserta, 10, 11 and 12 April 2025, 20, pp.909-917. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/Fortmed2025.2025.20340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research workflows, paradata, and information visualisation: feedback on an exploratory integration of issues and practices - MEMORIA IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8311129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA SI en ligne pour décrire des protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Extraction et Gestion des Connaissances 2022, RNTI-E-38, pp.453-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the comparability of research workflows: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA series Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02927631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions vs dimensions: shedding a different light on the analysis of 3D datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA series Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing citizen-birthed data on minor heritage assets: models, promises, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-019-00194-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal hints in the cultural heritage discourse: what can an ontology of time as it is worded reveal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EGC 2018. Extraction et Gestion des Connaissances, RNTI-E-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring unsorted e-sources about heritage artefacts in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ITN-DCH Final Conference proceedings, 10605, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75826-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Comes before a Digital Output? Eliciting and Documenting Cultural Heritage Research Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Culture and History (IJCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijch.2017.3.1.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can simplicity help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, i-KNOW 2014 - Knowledge Visualization, paper 17 (8p). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637748.2638414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing what others know: towards a dashboard for interdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, i-KNOW 2014 - Knowledge Visualization, paper 15 (8p). </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637748.2638415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing alternative scenarios of evolution in heritage architecture: modelling and visualization challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and visualizing universal features for architectural mouldings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.130-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtualne rekonstrukcje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czasopismo Techniczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.145-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA, un système d'information exploratoire en ligne pour décrire des protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research workflows and digital data sets: traceability, reproducibility, comparability issues illustrated on spatio-acoustic data acquisition protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire de la coopération bilatérale italo-française sur les sciences du patrimoine DIVING INTO DIGITAL DATA FOR HERITAGE SCIENCE: Diagnostics, Underwater Heritage, and Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPR 2002 CNRS MAP; Istituto di Scienze del Patrimonio Culturale (ISPC); Italian National Research Council (CNR); Ministère de la Culture, FR; Italian Ministry of Culture (MIC), Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04849009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL CROSS-EXAMINATION OF ARCHITECTURAL AND ACOUSTIC DATA: THE 3D INTEGRATOR EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.81 - 88, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-81-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions vs dimensions: shedding a different light on the analysis of 3D datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2019 Check Object Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Jagiellońskiego, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the comparability of research workflows: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2019 Check Object Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Jagiellońskiego, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen contributions and minor heritage: feedback on modeling and visualising an information mash-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Data Science and Advanced Analytics (DSAA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'indice à la restitution architecturale : Retour d'expérience sur le projet PAVAGE (Pont d'Avignon) et quelques réflexions pratiques (et critiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : RELIRE ET RE-PRODUIRE LES MUSIQUES ANCIENNES DANS _NOTRE MONDE CONTEMPORAIN OPUS 2 Musiques// Espaces patrimoniaux et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique volontaire: clef de voûte pour documenter et analyser le petit patrimoine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2017 - Atelier Crowdsourcing et information géographique volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StorylineViz: A [Space, Time, Actors, Motion] Segmentation Method for Visual Text Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC); Fundação para a Ciência e a Tecnologia (FCT), Nov 2016, Porto, Portugal. p. 21-32, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006034600210032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record-keeping of digital resources and activities MEMORIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèles et simulations pour l'Architecture et le Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting temporal co-occurrence patterns: the historySkyline visual metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Metrology for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.378-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How was this done? An attempt at formalising and memorising a digital asset's making-of.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. Theme 4 - Theory, Methodologies, Preservation &amp; Standards, pp. 343 - 346, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangible Chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.874-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising time with multiple granularities: a generic framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.470-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can infovis tools support the analysis of spatio-temporal diffusion patterns in historic architecture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.367-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time granularity. Behind everything simple is a huge tail of complicated.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E.T. MODYS 2012 : Modélisation des dynamiques spatiales : Raisonner sur le temps long et ses incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 3495 MAP CNRS/MCC, GDR 3359 MoDyS, Oct 2012, Fréjus France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentric time: enabling context + focus visual analysis of architectural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warszawa, Poland. pp.632-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing alternative scenarios of evolution in heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-KNOW '11 - 11th International Conference on Knowledge Management and Knowledge Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.Article No. 45, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2024288.2024342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation comparative de chronologies : application au patrimoine bâti de Cracovie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’imagerie virtuelle en archéologie : présentation d’outils et retours sur expériences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe TIC UMR 5140, Feb 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing architectural mouldings with 3D object-independant metrics and encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International conference CGVCVIP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour comprendre le lieu architectural et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR MAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING CHANGES IN HERITAGE ARCHITECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAGAPP/IVAPP (International Conference on Information Visualization Theroy and Applications) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Angers, France. pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L’imagerie virtuelle en archéologie : présentation d’outils et retours sur expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe TIC UMR 5140, Feb 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Mouldings in Historic Architecture: a Matter of Geometry, a Matter of Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology of Troyes, Jul 2009, Troyes, France. pp.1728-1733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation architecturale vs. informations patrimoniales : une conciliation visuelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Web, spatialité, mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le projet Web Intelligence du cluster ISLE de la Région Rhône-Alpes, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology analysis inspires relations in a knowledge structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TKE 2008, 8th International Conference on Terminology and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting timelines for artefacts analysis: from time distribution to information visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Larnaca, Cyprus. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROFILING ARTEFACT CHANGES: A METHODOLOGICAL PROPOSAL FOR THE CLASSIFICATION AND VISUALISATION OF ARCHITECTURAL TRANSFORMATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia (VSMM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infosphere: one artefact, two metaphors, three sort criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Driscu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Larnaca, Cyprus. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual assessment of heritage architecture life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know I-Media 08, 8th International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphics: information An overview of infovis practices in the field of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2008, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Madeira, Portugal. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle: vers une logique de visualisation 2D/3D d'évolutions architecturales / Informative modelling: towards 2D/3D visualisation of architectural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique CNRS </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les dynamiques spatio-temporelles en archéologie - Time, Space and the dynamics of change in archaeology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie du corpus architectural : matière, forme ou idées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence TIA 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sophia Antipolis, France. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual tools decipher historic artefacts documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Knowledge Management, KVD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austria. pp.456-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time, Space and 2D/3D visualisation of architectural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique CNRS </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les dynamiques spatio-temporelles en archéologie - Time, Space and the dynamics of change in archaeology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle : concepts fondamentaux. Visualiser pour raisonner sur des connaissances architecturales : 14 règles plus une</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique CNRS "Modélisation Informationnelle pour l'architecture patrimoniale" / International workshop "Informative Modelling for the architectural heritage", Juillet 2006, Saint-Maximin-la-Sainte-Baume, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAP UMR 694 CNRS/MCC, Jul 2006, Saint-Maximin-la-Sainte-Baume, France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des termes au concept: le cas du vocabulaire architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques « Mots, termes et contextes » </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de chercheurs « Lexicologie, terminologie et traduction », Langue française, francophonie et diversité linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgique. pp.265-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnés patrimoniales et modèles des description récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle pour l'architecture patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application du principe « visualiser pour raisonner » : Analyse visuelle comparative 2D de données sur un jeu de théâtre antiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelli di Architectura Reppresentatione Digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and visual analysis of architectural semantic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2006, 6th International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Austria. pp.498-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle : un cadre méthodologique pour représenter des connaissances évolutives spatialisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC '06 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.347-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la représentation d'artefacts à la visualisation d'information par les objets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire patrimoine et numérique INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artefact representation to information visualisation: genesis of informative modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Smart Graphics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Germany. pp.230-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using abstraction levels in the visual exploitation of a knowledge acquisition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-KNOW '05, Conference of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Austria. pp.543-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de représentation dans le contexte de connaissances évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée Historique de la ville de Cracovie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic representations for information visualisation and retrevial : a case study on Kraków's architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITI 2004, 26th International (Information Technology Interfaces) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Croatia. pp.335-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations for information visualisation and retrieval: a case study on Kraków' s architectural heritage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Radi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCCG '04 Conference (Spring Conference on Computer Graphics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Modelling and Information Interfacing: Learning from Three Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Information Technology Interfaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dubrovnik, Croatia. pp.341-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles d'identification et méthodes de visualisation d'objets architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, France. pp.573-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online 2D/3D graphic interfaces using XML “repurposable” heritage contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2004 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Czech Republic. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de données vs gestion de connaissances patrimoniales : le cas des vestiges du théâtre antique d'Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimentation of a generic framework for architectural heritage data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2003 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, République tchèque. pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept modelling to scene interpretation disposals: raising the issue of shape uncertainty in the field of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing built heritage through semantic visualisation of spatio-temporal sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP6 Strabon Interfaces de navigation 2D/3D dans les contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesta Borsa Mediterranea del Tourismo Archeologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of 3D shapes for use as interfaces to architectural heritage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2003 Conférence (Human Centred Interfaces)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centred Computing - Cognitive, Social and Ergonomic Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Greece. pp.1228-1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de représentation dans le contexte de connaissances évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the semantics of architectural objects for XML/VRML exploitation of heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the architectural heritage's documentation: methodology and tools for data analysis and visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the architectural heritage's documentation: a case study on data analysis and visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 03, Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Graz, Austria. pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how to link patrimonial information and 3D simulations: a methodology for enhanced exploitation and visualisation of architectural documentation, experimented on Kraków's historical centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kadłuczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Lukacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Wikacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO World Heritage Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models as visual interfaces in the documentation of the architectural heritage: experiment on the defensive system of Cracow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IASTED International Conference on Visualization, Imaging, and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Spain. pp.746-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access, interpretation and visualisation of heritage data using the architectural morphology: experimenting emerging interfaces on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHIM 03 (International Cultural Heritage Informatics Meeting), </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural institutions and digital technology / Les institutions culturelles et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic variables for dynamic 2D/3D documentation visualisation in the context of historical architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHIM 04' (International Cultural Heritage Informatics Meeting), </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Culture &amp; Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Berlin, Germany. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, représentations et gestion de données sur le thème des évolutions architecturales d'édifices choisis à Cracovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models as visual interfaces for Internet: an application to a multimedia documentation on architectural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVG '02 Conférence, Zakopane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, ZAKOPANE, Poland. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretative modelling of the architectural heritage: information and visualisation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IASTED International Conference on Visualization, Imaging, and Image Processing (VIIP 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Marbella, Spain. pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et représentation de l'architecture patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer techniques in a process of preservation of Cultural Patrimony,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The seminar organised under auspice of Polish Ministry of Culture and General Conservator of RP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL- un outil de gestion de données bibliographiques sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAVA COLLABORATIVE interface for ARCHITECTURAL simulations A case study on wooden ceilings of Kraków</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Conservation, Section V - Theory and Practice in Conservation of Architectural Monuments, Historical Ensembles and Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Poland. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions architecturales de l'Hôtel de Ville de Cracovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL: Spatial and historical web-based interface for On Line architectural documentation of Kraków's Rynek G_ówny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference of eCAADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Liverpool, United Kingdom. pp.700-7007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARKIW PROGRAMME: IT applications for architectural intervention and documentation in monuments' ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Conservation, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section V - Theory and Practice in Conservation of Architectural Monuments, Historical Ensembles and Sites ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural model compiler dedicated to archaeological hypothesis. An experiment on Krakow's Kramy Bogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mini EURO Conference - Human Centered Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, BREST, France. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative network tools for the architectural analysis in conservation research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Czubinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Computer in Architectural Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Poland. pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of the application of computer techniques to creation of reconstructive hypotheses based on historical descriptive text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Computer in Architectural Design </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD CREATIVENESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Poland. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring unsorted e-sources about heritage artefacts in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flightschedule Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. Proceedings of the 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management, Volume 1 (ISBN 978-989-758-203-5), p. 407-412, 2016, KDIR. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006081804070412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow - A systematic visual catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Węcławowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFM Publishing House / Oficyna Wydawnicza AFM, CD-ROM, 425 p., 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visually the known and the ill-known about Krakow's centre urban evolution: An information visualisation perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio Forte, Helena Murteira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities. Between History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, Chapter 4, pp. 72-105, 2020, ISBN 978-0-19-049890-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02515830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, saving and analysing research workflows : the MEMORIA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3258316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercises in Unstyling Texts: Formalisation and Visualisation of a Narrative’s [Space, Time, Actors, Motion] Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, pp.28-53, 2018, Communications in Computer and Information Science, 978-3-319-99700-1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA-la préservation des processus d'étude comme enjeu éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS, Guide des bonnes pratiques éthiques et juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01902564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue : Section 1: Method of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analysis of the collection: cross-examination and sense-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different faces of one ‘idea’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visually knowns and ill-knowns about Krakow's centre urban evolution: an information visualisation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities In Between History And Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Forte and Helen Muteira (ed), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The catalogue of architectural objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment raisonner sur le paramètre temps? Réflexions et retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais / CTHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais / CTHS, pp.309-324, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.7690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances évolutives, données incertaines et problèmes de visualisation dans le contexte du patrimoine bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Allard, D. Fox et, B. Picon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et Environnement – la fin des certitudes scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édisud, pp.267-280, 2008, Collection Écologie Humaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSEMBLAGE D'UNE MAQUETTE TRIDIMENSIONNELLE SUR UN SOCLE (Tactichronie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2949272. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04431280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 2« Pratiques inappropriées et fautes professionnelles dans la recherche »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 1 « règles tacites de la science »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 19 p. (introduction, texte, images, bibliographie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 3 « déontologie »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection de documents interactifs avec pistes sonores traduisant les réponses sonores des intérieurs de bâtiments (VAR, projet SESAMES).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection de documents interactifs avec pistes sonores traduisant les réponses sonores des intérieurs de bâtiments (projet SESAMES: Bouches-du-Rhône, Alpes-de-Haute-Provence).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA SI en ligne pour décrire des protocoles de recherche process (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04997258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du projet SESAMES - flyers de synthèse par édifice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05132967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachrograms – a theoretical framework for the modelling and analysis of a heritage artefact’s diachronic evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES. 15 chapelles rurales en région PACA. Schémas de plan et de section.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École thématique MODYS 2012, Module terminologie bilingue : lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation en ligne de l’École Thématique CNRS - Modélisation Informationnelle pour l’Architecture patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°10: La quinzième règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°11: Échelles informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°9: 3X3 Règles de la modélisation informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°8: Terminologie des pratiques graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°6: Représentation vs. Visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°4: Sélection et jeu de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°3: Décoration et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05046996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°7: Usages de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet de travail REFLEXION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°2: Réalité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°1: Représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°5: La représentation comme tri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„W murach Krakowa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual encoding of a 3D virtual reconstruction's scientific justification: feedback from a proof-of-concept research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D as a Content, 3D as a Metaphor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation SESAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; ANR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA - nomenclature of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - UMR 3495 MAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03744846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil d’informations documentaires concernant 15 chapelles rurales de la région PACA .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence nationale de la recherche, France). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du projet SESAMES – flyers interactifs de synthèse par édifice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES - graphes d'interactions potentielles (GIP) les évolutions des 15 cas d'étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et compilation structurée des indices documentaires historiques concernant 15 chapelles rurales de la région PACA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES - diachrogrammes et de variogrammes les évolutions des 15 cas d'étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MEMORIA – mémorisation de ressources numériques et d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UMR 3495 MAP CNRS/MC. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA - Rapport d'étape (2015-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UMR 3495 MAP CNRS/MCC. 2016, (54 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Thématique MoDyS 2012 Bilan scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARKIW Architectural evolution of Town Hall in Kraków: system of information and knowledge representation, simulation of reconstructional hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR MAP-GAMSAU CNRS/MCC 694; Instytut HAiKZ PK 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITEKTONICZNO-KONSERWATORSKA REKONSTRUKCJA KRAMÓW BOGATYCH RYNKU GŁÓWNEGO W KRAKOWIE PRZY UŻYCIU TECHNIK KOMPUTEROWYCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Politechnika Krakowska im. Tadeusza Kościuszki; Wydział Architektury, 2000. Polish. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00270006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA. SI en ligne pour décrire des protocoles de recherche - présentation vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823721v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/arc250209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091200v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8311129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Rabefandroana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Saygi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00194-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75826-8_14" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijch.2017.3.1.083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637748.2638414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637748.2638415" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-81-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006034600210032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Dominico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2024288.2024342" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494874v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Driscu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek Blaise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266691v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Radi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kad&#322;uczka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Lukacz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Wikacz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czubinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006081804070412" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Komorowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz W&#281;c&#322;awowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515830v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3258316" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951774v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949919v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7690" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354552v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146058v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070375v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05132967v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047277v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Florenzano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070284v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270006v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997216v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823721v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/arc250209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091200v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8311129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Rabefandroana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Saygi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00194-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75826-8_14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijch.2017.3.1.083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637748.2638414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637748.2638415" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-81-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006034600210032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Dominico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2024288.2024342" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Driscu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266939v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek Blaise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Radi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264184v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kad&#322;uczka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Lukacz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Wikacz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265593v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265541v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czubinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006081804070412" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Komorowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz W&#281;c&#322;awowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515830v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3258316" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7690" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354552v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146058v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05132967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070375v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013518v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Florenzano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070284v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270006v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997216v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>