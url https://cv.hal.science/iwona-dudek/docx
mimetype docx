--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iwona Dudek </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Dudek, née en 1969 à Cracovie (Pologne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A entamé en 1988 des études d'architecture à la Faculté d'Architecture de l'Université Polytechnique de Cracovie. En novembre 1993, a passé ses examens théoriques en architecture et urbanisme (grade de magister), et a défendu son projet de diplôme d'architecte en juin 1994. A participé à une campagne d'inventaire du patrimoine architectural de deux sites Croates (commande du Ministère de la Culture de Croatie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En Décembre 1995, a été sélectionnée pour mener des études doctorales à la Faculté d'Architecture de l'Université Polytechnique de Cracovie. Pendant ces études, a effectué des taches d'enseignement pour l'Institut d'Histoire de l'Architecture et de Préservation des Monuments. A obtenu deux bourses européennes (TEMPUS), une pour faire un état de l'art et rassembler des éléments relatifs a son thème de recherche menés par des équipes de recherche européennes et une pour développer et pour conclure par la phase d'expérimentation de sa formation doctorale (UMR CNRS MAP 694 - GAMSAU).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En mars 2001, a défendu sa thèse de doctorat et obtenu le grade de docteur en sciences techniques, spécialité histoire de l'architecture. Recrutée en mai 2001 comme Chargée de recherche CNRS (Section no 39).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son activité de recherche est consacrée à l'utilisation des technologies de l'information dans le domaine de l'interprétation, de l’analyse et de la visualisation de données hétérogènes concernant le patrimoine.La méthode de travail est centrée sur l'application des avancées issues du champ InfoVis aux sciences historiques. Thèmes et travaux incluent acquisition des données, fouille et analyse diachronique de données historiques, modélisation et visualisation des connaissances, ontologies, gestion et interfaçage de données et d'informations spatio-temporelles, sémiologie graphique dans le contexte de techniques InfoVis, interfaces tangibles, conception des systèmes d’informations, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Est l'auteur ou le co-auteur d'une centaine de publications scientifiques allant de l'histoire de l'architecture à la gestion d'informations / visualisation d’informations dans des revues ou colloques internationaux en langue polonaise, anglaise et française. Elle agit également comme relecteur, expert, porteur des projets et enseigne dans les domaines situés à l'intersection des sciences historiques et des sciences informatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014, elle accorde une attention particulière aux problèmes épistémologiques, à la déontologie, à l’éthique et à l'intégrité scientifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text versus visualization in the presentation of diachronic analyses of historical objects on the example of the Saint-Nicolas fort in Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHITECTUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37190/arc250209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823721v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Marseille's citadel : a multiple perspectives strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defensive Architecture of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Proceedings of the International Conference on Fortifications of the Mediterranean Coast FORTMED 2025, Caserta, 10, 11 and 12 April 2025, 20, pp.909-917. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/Fortmed2025.2025.20340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research workflows, paradata, and information visualisation: feedback on an exploratory integration of issues and practices - MEMORIA IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8311129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA SI en ligne pour décrire des protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Extraction et Gestion des Connaissances 2022, RNTI-E-38, pp.453-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the comparability of research workflows: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA series Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02927631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions vs dimensions: shedding a different light on the analysis of 3D datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA series Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing citizen-birthed data on minor heritage assets: models, promises, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-019-00194-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal hints in the cultural heritage discourse: what can an ontology of time as it is worded reveal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EGC 2018. Extraction et Gestion des Connaissances, RNTI-E-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring unsorted e-sources about heritage artefacts in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ITN-DCH Final Conference proceedings, 10605, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75826-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Comes before a Digital Output? Eliciting and Documenting Cultural Heritage Research Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Culture and History (IJCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijch.2017.3.1.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can simplicity help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, i-KNOW 2014 - Knowledge Visualization, paper 17 (8p). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637748.2638414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing what others know: towards a dashboard for interdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, i-KNOW 2014 - Knowledge Visualization, paper 15 (8p). </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637748.2638415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing alternative scenarios of evolution in heritage architecture: modelling and visualization challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and visualizing universal features for architectural mouldings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.130-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtualne rekonstrukcje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czasopismo Techniczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.145-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA, un système d'information exploratoire en ligne pour décrire des protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research workflows and digital data sets: traceability, reproducibility, comparability issues illustrated on spatio-acoustic data acquisition protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire de la coopération bilatérale italo-française sur les sciences du patrimoine DIVING INTO DIGITAL DATA FOR HERITAGE SCIENCE: Diagnostics, Underwater Heritage, and Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPR 2002 CNRS MAP; Istituto di Scienze del Patrimonio Culturale (ISPC); Italian National Research Council (CNR); Ministère de la Culture, FR; Italian Ministry of Culture (MIC), Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04849009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL CROSS-EXAMINATION OF ARCHITECTURAL AND ACOUSTIC DATA: THE 3D INTEGRATOR EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.81 - 88, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-81-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions vs dimensions: shedding a different light on the analysis of 3D datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2019 Check Object Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Jagiellońskiego, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the comparability of research workflows: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2019 Check Object Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Jagiellońskiego, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen contributions and minor heritage: feedback on modeling and visualising an information mash-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Data Science and Advanced Analytics (DSAA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'indice à la restitution architecturale : Retour d'expérience sur le projet PAVAGE (Pont d'Avignon) et quelques réflexions pratiques (et critiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : RELIRE ET RE-PRODUIRE LES MUSIQUES ANCIENNES DANS _NOTRE MONDE CONTEMPORAIN OPUS 2 Musiques// Espaces patrimoniaux et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique volontaire: clef de voûte pour documenter et analyser le petit patrimoine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2017 - Atelier Crowdsourcing et information géographique volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StorylineViz: A [Space, Time, Actors, Motion] Segmentation Method for Visual Text Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC); Fundação para a Ciência e a Tecnologia (FCT), Nov 2016, Porto, Portugal. p. 21-32, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006034600210032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record-keeping of digital resources and activities MEMORIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèles et simulations pour l'Architecture et le Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting temporal co-occurrence patterns: the historySkyline visual metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Metrology for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.378-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How was this done? An attempt at formalising and memorising a digital asset's making-of.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. Theme 4 - Theory, Methodologies, Preservation &amp; Standards, pp. 343 - 346, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangible Chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.874-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising time with multiple granularities: a generic framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.470-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can infovis tools support the analysis of spatio-temporal diffusion patterns in historic architecture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.367-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time granularity. Behind everything simple is a huge tail of complicated.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E.T. MODYS 2012 : Modélisation des dynamiques spatiales : Raisonner sur le temps long et ses incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 3495 MAP CNRS/MCC, GDR 3359 MoDyS, Oct 2012, Fréjus France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentric time: enabling context + focus visual analysis of architectural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warszawa, Poland. pp.632-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing alternative scenarios of evolution in heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-KNOW '11 - 11th International Conference on Knowledge Management and Knowledge Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.Article No. 45, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2024288.2024342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation comparative de chronologies : application au patrimoine bâti de Cracovie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’imagerie virtuelle en archéologie : présentation d’outils et retours sur expériences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe TIC UMR 5140, Feb 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing architectural mouldings with 3D object-independant metrics and encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International conference CGVCVIP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour comprendre le lieu architectural et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR MAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING CHANGES IN HERITAGE ARCHITECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAGAPP/IVAPP (International Conference on Information Visualization Theroy and Applications) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Angers, France. pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L’imagerie virtuelle en archéologie : présentation d’outils et retours sur expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe TIC UMR 5140, Feb 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Mouldings in Historic Architecture: a Matter of Geometry, a Matter of Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology of Troyes, Jul 2009, Troyes, France. pp.1728-1733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation architecturale vs. informations patrimoniales : une conciliation visuelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Web, spatialité, mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le projet Web Intelligence du cluster ISLE de la Région Rhône-Alpes, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology analysis inspires relations in a knowledge structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TKE 2008, 8th International Conference on Terminology and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting timelines for artefacts analysis: from time distribution to information visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Larnaca, Cyprus. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROFILING ARTEFACT CHANGES: A METHODOLOGICAL PROPOSAL FOR THE CLASSIFICATION AND VISUALISATION OF ARCHITECTURAL TRANSFORMATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia (VSMM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infosphere: one artefact, two metaphors, three sort criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Driscu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Larnaca, Cyprus. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual assessment of heritage architecture life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know I-Media 08, 8th International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphics: information An overview of infovis practices in the field of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2008, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Madeira, Portugal. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle: vers une logique de visualisation 2D/3D d'évolutions architecturales / Informative modelling: towards 2D/3D visualisation of architectural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique CNRS </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les dynamiques spatio-temporelles en archéologie - Time, Space and the dynamics of change in archaeology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie du corpus architectural : matière, forme ou idées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence TIA 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sophia Antipolis, France. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual tools decipher historic artefacts documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Knowledge Management, KVD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austria. pp.456-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time, Space and 2D/3D visualisation of architectural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique CNRS </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les dynamiques spatio-temporelles en archéologie - Time, Space and the dynamics of change in archaeology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle : concepts fondamentaux. Visualiser pour raisonner sur des connaissances architecturales : 14 règles plus une</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique CNRS "Modélisation Informationnelle pour l'architecture patrimoniale" / International workshop "Informative Modelling for the architectural heritage", Juillet 2006, Saint-Maximin-la-Sainte-Baume, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAP UMR 694 CNRS/MCC, Jul 2006, Saint-Maximin-la-Sainte-Baume, France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des termes au concept: le cas du vocabulaire architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques « Mots, termes et contextes » </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de chercheurs « Lexicologie, terminologie et traduction », Langue française, francophonie et diversité linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgique. pp.265-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnés patrimoniales et modèles des description récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle pour l'architecture patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application du principe « visualiser pour raisonner » : Analyse visuelle comparative 2D de données sur un jeu de théâtre antiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelli di Architectura Reppresentatione Digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and visual analysis of architectural semantic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2006, 6th International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Austria. pp.498-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle : un cadre méthodologique pour représenter des connaissances évolutives spatialisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC '06 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.347-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la représentation d'artefacts à la visualisation d'information par les objets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire patrimoine et numérique INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artefact representation to information visualisation: genesis of informative modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Smart Graphics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Germany. pp.230-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using abstraction levels in the visual exploitation of a knowledge acquisition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-KNOW '05, Conference of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Austria. pp.543-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de représentation dans le contexte de connaissances évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée Historique de la ville de Cracovie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic representations for information visualisation and retrevial : a case study on Kraków's architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITI 2004, 26th International (Information Technology Interfaces) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Croatia. pp.335-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations for information visualisation and retrieval: a case study on Kraków' s architectural heritage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Radi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCCG '04 Conference (Spring Conference on Computer Graphics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Modelling and Information Interfacing: Learning from Three Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Information Technology Interfaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dubrovnik, Croatia. pp.341-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles d'identification et méthodes de visualisation d'objets architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, France. pp.573-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online 2D/3D graphic interfaces using XML “repurposable” heritage contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2004 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Czech Republic. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de données vs gestion de connaissances patrimoniales : le cas des vestiges du théâtre antique d'Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimentation of a generic framework for architectural heritage data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2003 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, République tchèque. pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept modelling to scene interpretation disposals: raising the issue of shape uncertainty in the field of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing built heritage through semantic visualisation of spatio-temporal sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP6 Strabon Interfaces de navigation 2D/3D dans les contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesta Borsa Mediterranea del Tourismo Archeologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of 3D shapes for use as interfaces to architectural heritage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2003 Conférence (Human Centred Interfaces)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centred Computing - Cognitive, Social and Ergonomic Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Greece. pp.1228-1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de représentation dans le contexte de connaissances évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the semantics of architectural objects for XML/VRML exploitation of heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the architectural heritage's documentation: methodology and tools for data analysis and visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the architectural heritage's documentation: a case study on data analysis and visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 03, Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Graz, Austria. pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how to link patrimonial information and 3D simulations: a methodology for enhanced exploitation and visualisation of architectural documentation, experimented on Kraków's historical centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kadłuczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Lukacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Wikacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO World Heritage Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models as visual interfaces in the documentation of the architectural heritage: experiment on the defensive system of Cracow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IASTED International Conference on Visualization, Imaging, and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Spain. pp.746-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access, interpretation and visualisation of heritage data using the architectural morphology: experimenting emerging interfaces on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHIM 03 (International Cultural Heritage Informatics Meeting), </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural institutions and digital technology / Les institutions culturelles et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic variables for dynamic 2D/3D documentation visualisation in the context of historical architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHIM 04' (International Cultural Heritage Informatics Meeting), </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Culture &amp; Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Berlin, Germany. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, représentations et gestion de données sur le thème des évolutions architecturales d'édifices choisis à Cracovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models as visual interfaces for Internet: an application to a multimedia documentation on architectural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVG '02 Conférence, Zakopane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, ZAKOPANE, Poland. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretative modelling of the architectural heritage: information and visualisation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IASTED International Conference on Visualization, Imaging, and Image Processing (VIIP 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Marbella, Spain. pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et représentation de l'architecture patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer techniques in a process of preservation of Cultural Patrimony,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The seminar organised under auspice of Polish Ministry of Culture and General Conservator of RP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL- un outil de gestion de données bibliographiques sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAVA COLLABORATIVE interface for ARCHITECTURAL simulations A case study on wooden ceilings of Kraków</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Conservation, Section V - Theory and Practice in Conservation of Architectural Monuments, Historical Ensembles and Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Poland. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions architecturales de l'Hôtel de Ville de Cracovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL: Spatial and historical web-based interface for On Line architectural documentation of Kraków's Rynek G_ówny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference of eCAADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Liverpool, United Kingdom. pp.700-7007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARKIW PROGRAMME: IT applications for architectural intervention and documentation in monuments' ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Conservation, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section V - Theory and Practice in Conservation of Architectural Monuments, Historical Ensembles and Sites ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural model compiler dedicated to archaeological hypothesis. An experiment on Krakow's Kramy Bogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mini EURO Conference - Human Centered Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, BREST, France. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative network tools for the architectural analysis in conservation research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Czubinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Computer in Architectural Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Poland. pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of the application of computer techniques to creation of reconstructive hypotheses based on historical descriptive text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Computer in Architectural Design </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD CREATIVENESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Poland. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring unsorted e-sources about heritage artefacts in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flightschedule Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. Proceedings of the 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management, Volume 1 (ISBN 978-989-758-203-5), p. 407-412, 2016, KDIR. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006081804070412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow - A systematic visual catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Węcławowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFM Publishing House / Oficyna Wydawnicza AFM, CD-ROM, 425 p., 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visually the known and the ill-known about Krakow's centre urban evolution: An information visualisation perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio Forte, Helena Murteira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities. Between History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, Chapter 4, pp. 72-105, 2020, ISBN 978-0-19-049890-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02515830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, saving and analysing research workflows : the MEMORIA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3258316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercises in Unstyling Texts: Formalisation and Visualisation of a Narrative’s [Space, Time, Actors, Motion] Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, pp.28-53, 2018, Communications in Computer and Information Science, 978-3-319-99700-1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA-la préservation des processus d'étude comme enjeu éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS, Guide des bonnes pratiques éthiques et juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01902564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue : Section 1: Method of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analysis of the collection: cross-examination and sense-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different faces of one ‘idea’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visually knowns and ill-knowns about Krakow's centre urban evolution: an information visualisation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities In Between History And Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Forte and Helen Muteira (ed), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The catalogue of architectural objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment raisonner sur le paramètre temps? Réflexions et retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais / CTHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais / CTHS, pp.309-324, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.7690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances évolutives, données incertaines et problèmes de visualisation dans le contexte du patrimoine bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Allard, D. Fox et, B. Picon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et Environnement – la fin des certitudes scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édisud, pp.267-280, 2008, Collection Écologie Humaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSEMBLAGE D'UNE MAQUETTE TRIDIMENSIONNELLE SUR UN SOCLE (Tactichronie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2949272. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04431280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 2« Pratiques inappropriées et fautes professionnelles dans la recherche »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 1 « règles tacites de la science »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 19 p. (introduction, texte, images, bibliographie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 3 « déontologie »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection de documents interactifs avec pistes sonores traduisant les réponses sonores des intérieurs de bâtiments (VAR, projet SESAMES).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection de documents interactifs avec pistes sonores traduisant les réponses sonores des intérieurs de bâtiments (projet SESAMES: Bouches-du-Rhône, Alpes-de-Haute-Provence).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA SI en ligne pour décrire des protocoles de recherche process (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04997258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du projet SESAMES - flyers de synthèse par édifice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05132967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachrograms – a theoretical framework for the modelling and analysis of a heritage artefact’s diachronic evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES. 15 chapelles rurales en région PACA. Schémas de plan et de section.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École thématique MODYS 2012, Module terminologie bilingue : lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation en ligne de l’École Thématique CNRS - Modélisation Informationnelle pour l’Architecture patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°10: La quinzième règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°11: Échelles informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°9: 3X3 Règles de la modélisation informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°8: Terminologie des pratiques graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°6: Représentation vs. Visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°4: Sélection et jeu de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°3: Décoration et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05046996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°7: Usages de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet de travail REFLEXION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°2: Réalité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°1: Représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°5: La représentation comme tri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„W murach Krakowa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual encoding of a 3D virtual reconstruction's scientific justification: feedback from a proof-of-concept research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D as a Content, 3D as a Metaphor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation SESAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; ANR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA - nomenclature of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - UMR 3495 MAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03744846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil d’informations documentaires concernant 15 chapelles rurales de la région PACA .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence nationale de la recherche, France). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du projet SESAMES – flyers interactifs de synthèse par édifice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES - graphes d'interactions potentielles (GIP) les évolutions des 15 cas d'étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et compilation structurée des indices documentaires historiques concernant 15 chapelles rurales de la région PACA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES - diachrogrammes et de variogrammes les évolutions des 15 cas d'étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MEMORIA – mémorisation de ressources numériques et d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UMR 3495 MAP CNRS/MC. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA - Rapport d'étape (2015-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UMR 3495 MAP CNRS/MCC. 2016, (54 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Thématique MoDyS 2012 Bilan scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARKIW Architectural evolution of Town Hall in Kraków: system of information and knowledge representation, simulation of reconstructional hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR MAP-GAMSAU CNRS/MCC 694; Instytut HAiKZ PK 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITEKTONICZNO-KONSERWATORSKA REKONSTRUKCJA KRAMÓW BOGATYCH RYNKU GŁÓWNEGO W KRAKOWIE PRZY UŻYCIU TECHNIK KOMPUTEROWYCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Politechnika Krakowska im. Tadeusza Kościuszki; Wydział Architektury, 2000. Polish. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00270006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA. SI en ligne pour décrire des protocoles de recherche - présentation vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iwona Dudek </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Dudek, née en 1969 à Cracovie (Pologne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A entamé en 1988 des études d'architecture à la Faculté d'Architecture de l'Université Polytechnique de Cracovie. En novembre 1993, a passé ses examens théoriques en architecture et urbanisme (grade de magister), et a défendu son projet de diplôme d'architecte en juin 1994. A participé à une campagne d'inventaire du patrimoine architectural de deux sites Croates (commande du Ministère de la Culture de Croatie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En Décembre 1995, a été sélectionnée pour mener des études doctorales à la Faculté d'Architecture de l'Université Polytechnique de Cracovie. Pendant ces études, a effectué des taches d'enseignement pour l'Institut d'Histoire de l'Architecture et de Préservation des Monuments. A obtenu deux bourses européennes (TEMPUS), une pour faire un état de l'art et rassembler des éléments relatifs a son thème de recherche menés par des équipes de recherche européennes et une pour développer et pour conclure par la phase d'expérimentation de sa formation doctorale (UMR CNRS MAP 694 - GAMSAU).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En mars 2001, a défendu sa thèse de doctorat et obtenu le grade de docteur en sciences techniques, spécialité histoire de l'architecture. Recrutée en mai 2001 comme Chargée de recherche CNRS (Section no 39).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son activité de recherche est consacrée à l'utilisation des technologies de l'information dans le domaine de l'interprétation, de l’analyse et de la visualisation de données hétérogènes concernant le patrimoine.La méthode de travail est centrée sur l'application des avancées issues du champ InfoVis aux sciences historiques. Thèmes et travaux incluent acquisition des données, fouille et analyse diachronique de données historiques, modélisation et visualisation des connaissances, ontologies, gestion et interfaçage de données et d'informations spatio-temporelles, sémiologie graphique dans le contexte de techniques InfoVis, interfaces tangibles, conception des systèmes d’informations, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Est l'auteur ou le co-auteur d'une centaine de publications scientifiques allant de l'histoire de l'architecture à la gestion d'informations / visualisation d’informations dans des revues ou colloques internationaux en langue polonaise, anglaise et française. Elle agit également comme relecteur, expert, porteur des projets et enseigne dans les domaines situés à l'intersection des sciences historiques et des sciences informatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2014, elle accorde une attention particulière aux problèmes épistémologiques, à la déontologie, à l’éthique et à l'intégrité scientifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Marseille's citadel : a multiple perspectives strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defensive Architecture of the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Proceedings of the International Conference on Fortifications of the Mediterranean Coast FORTMED 2025, Caserta, 10, 11 and 12 April 2025, 20, pp.909-917. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/Fortmed2025.2025.20340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text versus visualization in the presentation of diachronic analyses of historical objects on the example of the Saint-Nicolas fort in Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHITECTUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37190/arc250209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823721v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research workflows, paradata, and information visualisation: feedback on an exploratory integration of issues and practices - MEMORIA IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8311129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04091200v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA SI en ligne pour décrire des protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Extraction et Gestion des Connaissances 2022, RNTI-E-38, pp.453-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03725330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the comparability of research workflows: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA series Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02927631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions vs dimensions: shedding a different light on the analysis of 3D datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA series Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing citizen-birthed data on minor heritage assets: models, promises, and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Science and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41060-019-00194-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal hints in the cultural heritage discourse: what can an ontology of time as it is worded reveal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, EGC 2018. Extraction et Gestion des Connaissances, RNTI-E-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring unsorted e-sources about heritage artefacts in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ITN-DCH Final Conference proceedings, 10605, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75826-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Comes before a Digital Output? Eliciting and Documenting Cultural Heritage Research Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Culture and History (IJCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijch.2017.3.1.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can simplicity help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, i-KNOW 2014 - Knowledge Visualization, paper 17 (8p). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637748.2638414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing what others know: towards a dashboard for interdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, i-KNOW 2014 - Knowledge Visualization, paper 15 (8p). </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637748.2638415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing alternative scenarios of evolution in heritage architecture: modelling and visualization challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and visualizing universal features for architectural mouldings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.130-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirtualne rekonstrukcje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czasopismo Techniczne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.145-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA, un système d'information exploratoire en ligne pour décrire des protocoles de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research workflows and digital data sets: traceability, reproducibility, comparability issues illustrated on spatio-acoustic data acquisition protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire de la coopération bilatérale italo-française sur les sciences du patrimoine DIVING INTO DIGITAL DATA FOR HERITAGE SCIENCE: Diagnostics, Underwater Heritage, and Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPR 2002 CNRS MAP; Istituto di Scienze del Patrimonio Culturale (ISPC); Italian National Research Council (CNR); Ministère de la Culture, FR; Italian Ministry of Culture (MIC), Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04849009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL CROSS-EXAMINATION OF ARCHITECTURAL AND ACOUSTIC DATA: THE 3D INTEGRATOR EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.81 - 88, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-81-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions vs dimensions: shedding a different light on the analysis of 3D datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2019 Check Object Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Jagiellońskiego, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the comparability of research workflows: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2019 Check Object Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instytut Archeologii Uniwersytetu Jagiellońskiego, Apr 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02278843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen contributions and minor heritage: feedback on modeling and visualising an information mash-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Data Science and Advanced Analytics (DSAA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique volontaire: clef de voûte pour documenter et analyser le petit patrimoine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2017 - Atelier Crowdsourcing et information géographique volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'indice à la restitution architecturale : Retour d'expérience sur le projet PAVAGE (Pont d'Avignon) et quelques réflexions pratiques (et critiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : RELIRE ET RE-PRODUIRE LES MUSIQUES ANCIENNES DANS _NOTRE MONDE CONTEMPORAIN OPUS 2 Musiques// Espaces patrimoniaux et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StorylineViz: A [Space, Time, Actors, Motion] Segmentation Method for Visual Text Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC); Fundação para a Ciência e a Tecnologia (FCT), Nov 2016, Porto, Portugal. p. 21-32, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006034600210032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record-keeping of digital resources and activities MEMORIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Modèles et simulations pour l'Architecture et le Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting temporal co-occurrence patterns: the historySkyline visual metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Metrology for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.378-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How was this done? An attempt at formalising and memorising a digital asset's making-of.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. Theme 4 - Theory, Methodologies, Preservation &amp; Standards, pp. 343 - 346, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising time with multiple granularities: a generic framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.470-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can infovis tools support the analysis of spatio-temporal diffusion patterns in historic architecture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.367-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangible Chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th annual conference of Computer applications and quantitative methods in archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Southampton, United Kingdom. pp.874-887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time granularity. Behind everything simple is a huge tail of complicated.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E.T. MODYS 2012 : Modélisation des dynamiques spatiales : Raisonner sur le temps long et ses incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 3495 MAP CNRS/MCC, GDR 3359 MoDyS, Oct 2012, Fréjus France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentric time: enabling context + focus visual analysis of architectural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warszawa, Poland. pp.632-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing alternative scenarios of evolution in heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-KNOW '11 - 11th International Conference on Knowledge Management and Knowledge Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.Article No. 45, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2024288.2024342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING CHANGES IN HERITAGE ARCHITECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAGAPP/IVAPP (International Conference on Information Visualization Theroy and Applications) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Angers, France. pp.91-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing architectural mouldings with 3D object-independant metrics and encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International conference CGVCVIP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Freiburg, Germany. pp.201-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour comprendre le lieu architectural et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’UMR MAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L’imagerie virtuelle en archéologie : présentation d’outils et retours sur expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe TIC UMR 5140, Feb 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation comparative de chronologies : application au patrimoine bâti de Cracovie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’imagerie virtuelle en archéologie : présentation d’outils et retours sur expériences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe TIC UMR 5140, Feb 2010, Lattes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation architecturale vs. informations patrimoniales : une conciliation visuelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Web, spatialité, mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le projet Web Intelligence du cluster ISLE de la Région Rhône-Alpes, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Mouldings in Historic Architecture: a Matter of Geometry, a Matter of Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Conference on Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Technology of Troyes, Jul 2009, Troyes, France. pp.1728-1733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROFILING ARTEFACT CHANGES: A METHODOLOGICAL PROPOSAL FOR THE CLASSIFICATION AND VISUALISATION OF ARCHITECTURAL TRANSFORMATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia (VSMM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Limassol, Cyprus. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting timelines for artefacts analysis: from time distribution to information visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Larnaca, Cyprus. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology analysis inspires relations in a knowledge structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TKE 2008, 8th International Conference on Terminology and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infosphere: one artefact, two metaphors, three sort criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Driscu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Virtual Systems and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Larnaca, Cyprus. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual assessment of heritage architecture life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know I-Media 08, 8th International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphics: information An overview of infovis practices in the field of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2008, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Madeira, Portugal. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie du corpus architectural : matière, forme ou idées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence TIA 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Sophia Antipolis, France. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual tools decipher historic artefacts documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2007, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Knowledge Management, KVD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Austria. pp.456-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time, Space and 2D/3D visualisation of architectural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique CNRS </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les dynamiques spatio-temporelles en archéologie - Time, Space and the dynamics of change in archaeology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle: vers une logique de visualisation 2D/3D d'évolutions architecturales / Informative modelling: towards 2D/3D visualisation of architectural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique CNRS </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Les dynamiques spatio-temporelles en archéologie - Time, Space and the dynamics of change in archaeology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and visual analysis of architectural semantic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 2006, 6th International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Austria. pp.498-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des termes au concept: le cas du vocabulaire architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques « Mots, termes et contextes » </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau de chercheurs « Lexicologie, terminologie et traduction », Langue française, francophonie et diversité linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgique. pp.265-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnés patrimoniales et modèles des description récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle pour l'architecture patrimoniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application du principe « visualiser pour raisonner » : Analyse visuelle comparative 2D de données sur un jeu de théâtre antiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelli di Architectura Reppresentatione Digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle : un cadre méthodologique pour représenter des connaissances évolutives spatialisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC '06 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.347-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation informationnelle : concepts fondamentaux. Visualiser pour raisonner sur des connaissances architecturales : 14 règles plus une</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Thématique CNRS "Modélisation Informationnelle pour l'architecture patrimoniale" / International workshop "Informative Modelling for the architectural heritage", Juillet 2006, Saint-Maximin-la-Sainte-Baume, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAP UMR 694 CNRS/MCC, Jul 2006, Saint-Maximin-la-Sainte-Baume, France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artefact representation to information visualisation: genesis of informative modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Smart Graphics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Germany. pp.230-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using abstraction levels in the visual exploitation of a knowledge acquisition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-KNOW '05, Conference of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Austria. pp.543-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la représentation d'artefacts à la visualisation d'information par les objets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire patrimoine et numérique INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic representations for information visualisation and retrevial : a case study on Kraków's architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITI 2004, 26th International (Information Technology Interfaces) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Croatia. pp.335-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations for information visualisation and retrieval: a case study on Kraków' s architectural heritage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Radi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCCG '04 Conference (Spring Conference on Computer Graphics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Modelling and Information Interfacing: Learning from Three Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Information Technology Interfaces.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dubrovnik, Croatia. pp.341-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de représentation dans le contexte de connaissances évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée Historique de la ville de Cracovie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles d'identification et méthodes de visualisation d'objets architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, France. pp.573-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online 2D/3D graphic interfaces using XML “repurposable” heritage contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2004 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Czech Republic. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de données vs gestion de connaissances patrimoniales : le cas des vestiges du théâtre antique d'Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Dominico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of 3D shapes for use as interfaces to architectural heritage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI 2003 Conférence (Human Centred Interfaces)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Centred Computing - Cognitive, Social and Ergonomic Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Greece. pp.1228-1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP6 Strabon Interfaces de navigation 2D/3D dans les contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesta Borsa Mediterranea del Tourismo Archeologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept modelling to scene interpretation disposals: raising the issue of shape uncertainty in the field of the architectural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing built heritage through semantic visualisation of spatio-temporal sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de représentation dans le contexte de connaissances évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the semantics of architectural objects for XML/VRML exploitation of heritage documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the architectural heritage's documentation: methodology and tools for data analysis and visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIA workshop, Scientific Visualisation Issues in the field of the Architecture heritage: Can architectural objects be used as semantic 3D Interfaces?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the architectural heritage's documentation: a case study on data analysis and visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Know 03, Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Graz, Austria. pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimentation of a generic framework for architectural heritage data visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2003 Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, République tchèque. pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic variables for dynamic 2D/3D documentation visualisation in the context of historical architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHIM 04' (International Cultural Heritage Informatics Meeting), </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Culture &amp; Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Berlin, Germany. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models as visual interfaces in the documentation of the architectural heritage: experiment on the defensive system of Cracow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IASTED International Conference on Visualization, Imaging, and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Spain. pp.746-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access, interpretation and visualisation of heritage data using the architectural morphology: experimenting emerging interfaces on a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHIM 03 (International Cultural Heritage Informatics Meeting), </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural institutions and digital technology / Les institutions culturelles et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, représentations et gestion de données sur le thème des évolutions architecturales d'édifices choisis à Cracovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D models as visual interfaces for Internet: an application to a multimedia documentation on architectural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVG '02 Conférence, Zakopane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, ZAKOPANE, Poland. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On how to link patrimonial information and 3D simulations: a methodology for enhanced exploitation and visualisation of architectural documentation, experimented on Kraków's historical centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kadłuczka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Lukacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Wikacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO World Heritage Virtual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretative modelling of the architectural heritage: information and visualisation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IASTED International Conference on Visualization, Imaging, and Image Processing (VIIP 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Marbella, Spain. pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et représentation de l'architecture patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer techniques in a process of preservation of Cultural Patrimony,</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The seminar organised under auspice of Polish Ministry of Culture and General Conservator of RP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL- un outil de gestion de données bibliographiques sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAVA COLLABORATIVE interface for ARCHITECTURAL simulations A case study on wooden ceilings of Kraków</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Conservation, Section V - Theory and Practice in Conservation of Architectural Monuments, Historical Ensembles and Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Poland. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions architecturales de l'Hôtel de Ville de Cracovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS/MCC 694 MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, France. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOL: Spatial and historical web-based interface for On Line architectural documentation of Kraków's Rynek G_ówny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Conference of eCAADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Liverpool, United Kingdom. pp.700-7007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARKIW PROGRAMME: IT applications for architectural intervention and documentation in monuments' ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Conservation, </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section V - Theory and Practice in Conservation of Architectural Monuments, Historical Ensembles and Sites ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural model compiler dedicated to archaeological hypothesis. An experiment on Krakow's Kramy Bogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mini EURO Conference - Human Centered Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, BREST, France. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative network tools for the architectural analysis in conservation research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Czubinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Computer in Architectural Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Poland. pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of the application of computer techniques to creation of reconstructive hypotheses based on historical descriptive text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Computer in Architectural Design </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD CREATIVENESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Poland. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring unsorted e-sources about heritage artefacts in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamze Saygi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flightschedule Profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. Proceedings of the 8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management, Volume 1 (ISBN 978-989-758-203-5), p. 407-412, 2016, KDIR. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006081804070412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01494758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow - A systematic visual catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Węcławowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFM Publishing House / Oficyna Wydawnicza AFM, CD-ROM, 425 p., 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visually the known and the ill-known about Krakow's centre urban evolution: An information visualisation perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio Forte, Helena Murteira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities. Between History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, Chapter 4, pp. 72-105, 2020, ISBN 978-0-19-049890-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02515830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, saving and analysing research workflows : the MEMORIA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3258316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercises in Unstyling Texts: Formalisation and Visualisation of a Narrative’s [Space, Time, Actors, Motion] Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, pp.28-53, 2018, Communications in Computer and Information Science, 978-3-319-99700-1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA-la préservation des processus d'étude comme enjeu éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS, Guide des bonnes pratiques éthiques et juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01902564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analysis of the collection: cross-examination and sense-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue : Section 1: Method of analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01949919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different faces of one ‘idea’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring visually knowns and ill-knowns about Krakow's centre urban evolution: an information visualisation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Cities In Between History And Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maurizio Forte and Helen Muteira (ed), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The catalogue of architectural objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectural transformations on the Market Square in Krakow. A systematic visual catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM Publishing House / Oficyna Wydawnicza AFM, 2016, 978-83-65208-47-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01951524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment raisonner sur le paramètre temps? Réflexions et retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais / CTHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais / CTHS, pp.309-324, 2013, Perspectives Villes et Territoires, 978-2-86906-311-2. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.7690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances évolutives, données incertaines et problèmes de visualisation dans le contexte du patrimoine bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Allard, D. Fox et, B. Picon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et Environnement – la fin des certitudes scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édisud, pp.267-280, 2008, Collection Écologie Humaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSEMBLAGE D'UNE MAQUETTE TRIDIMENSIONNELLE SUR UN SOCLE (Tactichronie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2949272. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04431280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 1 « règles tacites de la science »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 19 p. (introduction, texte, images, bibliographie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 2« Pratiques inappropriées et fautes professionnelles dans la recherche »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des documents produits dans le cadre de l’atelier thématique: intégrité scientifique [partie 3 « déontologie »]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection de documents interactifs avec pistes sonores traduisant les réponses sonores des intérieurs de bâtiments (VAR, projet SESAMES).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection de documents interactifs avec pistes sonores traduisant les réponses sonores des intérieurs de bâtiments (projet SESAMES: Bouches-du-Rhône, Alpes-de-Haute-Provence).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA SI en ligne pour décrire des protocoles de recherche process (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04997258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du projet SESAMES - flyers de synthèse par édifice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05132967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachrograms – a theoretical framework for the modelling and analysis of a heritage artefact’s diachronic evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES. 15 chapelles rurales en région PACA. Schémas de plan et de section.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École thématique MODYS 2012, Module terminologie bilingue : lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°10: La quinzième règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°11: Échelles informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation en ligne de l’École Thématique CNRS - Modélisation Informationnelle pour l’Architecture patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°8: Terminologie des pratiques graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°6: Représentation vs. Visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°4: Sélection et jeu de variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°3: Décoration et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05046996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°7: Usages de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet de travail REFLEXION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°2: Réalité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°1: Représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°5: La représentation comme tri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXION - Carnet de travail n°9: 3X3 Règles de la modélisation informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„W murach Krakowa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Florenzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual encoding of a 3D virtual reconstruction's scientific justification: feedback from a proof-of-concept research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D as a Content, 3D as a Metaphor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation SESAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Néroulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; ANR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA - nomenclature of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Rabefandroana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS - UMR 3495 MAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03744846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du projet SESAMES – flyers interactifs de synthèse par édifice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil d’informations documentaires concernant 15 chapelles rurales de la région PACA .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence nationale de la recherche, France). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070284v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES - graphes d'interactions potentielles (GIP) les évolutions des 15 cas d'étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et compilation structurée des indices documentaires historiques concernant 15 chapelles rurales de la région PACA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès cartographique au corpus d'étude du Projet SESAMES - diachrogrammes et de variogrammes les évolutions des 15 cas d'étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 3495 MAP CNRS/MCC; ANR (Agence Nationale de la Recherche). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02945469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MEMORIA – mémorisation de ressources numériques et d’activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UMR 3495 MAP CNRS/MC. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03044175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA - Rapport d'étape (2015-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UMR 3495 MAP CNRS/MCC. 2016, (54 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Thématique MoDyS 2012 Bilan scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARKIW Architectural evolution of Town Hall in Kraków: system of information and knowledge representation, simulation of reconstructional hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR MAP-GAMSAU CNRS/MCC 694; Instytut HAiKZ PK 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01495001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITEKTONICZNO-KONSERWATORSKA REKONSTRUKCJA KRAMÓW BOGATYCH RYNKU GŁÓWNEGO W KRAKOWIE PRZY UŻYCIU TECHNIK KOMPUTEROWYCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Politechnika Krakowska im. Tadeusza Kościuszki; Wydział Architektury, 2000. Polish. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00270006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORIA. SI en ligne pour décrire des protocoles de recherche - présentation vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823721v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/arc250209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091200v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8311129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Rabefandroana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Saygi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00194-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75826-8_14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijch.2017.3.1.083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637748.2638414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637748.2638415" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-81-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006034600210032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Dominico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2024288.2024342" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564156v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494651v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Driscu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266939v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek Blaise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Radi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264184v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kad&#322;uczka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Lukacz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Wikacz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265593v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265541v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czubinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006081804070412" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Komorowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz W&#281;c&#322;awowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515830v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3258316" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7690" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354552v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146058v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05132967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070375v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013518v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Florenzano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070284v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270006v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997216v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823721v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/arc250209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04091200v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8311129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Rabefandroana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02927631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamze Saygi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-019-00194-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75826-8_14" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijch.2017.3.1.083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637748.2638414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637748.2638415" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-81-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006034600210032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Dominico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Renaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2024288.2024342" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494874v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Driscu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325865v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek Blaise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267017v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Radi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kad&#322;uczka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Lukacz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Wikacz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265541v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265523v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Czubinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006081804070412" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Komorowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz W&#281;c&#322;awowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515830v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996955v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3258316" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951774v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949919v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7690" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354552v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146058v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05146041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05132967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070375v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047160v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05046996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031506v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Florenzano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133014v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070284v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270006v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997216v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>