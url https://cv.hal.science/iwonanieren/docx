--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -100,875 +100,875 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochemical Synthesis of Pillar[5]arene‐based [&amp;lt;i&amp;gt;c&amp;lt;/i&amp;gt;2]Daisy Chain Rotaxanes</w:t>
+                <w:t xml:space="preserve">pH‐Controlled Gliding Motions in Pillar[5]arene‐Containing Molecular Shuttles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boram Park</w:t>
+                <w:t xml:space="preserve">Nihed Becharguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Nierengarten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alix Sournia‐saquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Wasielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistryEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 (3), pp.e202500002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceur.202500002⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 3 (4), pp.2400115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202400115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202777v1</w:t>
+                <w:t xml:space="preserve">hal-05113985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH‐Controlled Gliding Motions in Pillar[5]arene‐Containing Molecular Shuttles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihed Becharguia</w:t>
+                <w:t xml:space="preserve">Mechanochemical Synthesis of Pillar[5]arene‐based [&amp;lt;i&amp;gt;c&amp;lt;/i&amp;gt;2]Daisy Chain Rotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Abidi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐françois Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistryEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3 (4), pp.2400115. </w:t>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.e202500002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202400115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202500002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113985v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale scythe cuts molecular tethers using mechanical forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution and Solvent‐Free Stopper Exchange Reactions for the Preparation of Pillar[5]arene‐containing [2] and [3]Rotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihed Becharguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cianférani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-024-00909-9⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202304131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775549v1</w:t>
+                <w:t xml:space="preserve">hal-04518708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution and Solvent‐Free Stopper Exchange Reactions for the Preparation of Pillar[5]arene‐containing [2] and [3]Rotaxanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale scythe cuts molecular tethers using mechanical forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (12), </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 628 (8007), pp.269-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202304131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/d41586-024-00909-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518708v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-crystalline pillar[5]arene-based [2]rotaxanes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Chadi</w:t>
+                <w:t xml:space="preserve">Stepwise Functionalization of a Pillar[5]arene‐Containing [2]Rotaxane with Pentafluorophenyl Ester Stoppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihed Becharguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Wasielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02678292.2023.2281632⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775532v1</w:t>
+                <w:t xml:space="preserve">hal-04518699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise Functionalization of a Pillar[5]arene‐Containing [2]Rotaxane with Pentafluorophenyl Ester Stoppers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pillar[5]arene-porphyrin conjugates: from molecular flowers to photoactive rotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, </w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202303501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1088424623500384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518699v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillar[5]arene-porphyrin conjugates: from molecular flowers to photoactive rotaxanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid-crystalline pillar[5]arene-based [2]rotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
+                <w:t xml:space="preserve">Eric Meichsner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, pp.47-54. </w:t>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (8-9), pp.1322-1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424623500384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02678292.2023.2281632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087240v1</w:t>
+                <w:t xml:space="preserve">hal-04775532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si‐Tethered Bis‐ and Tris‐Malonates for the Regioselective Preparation of Fullerene Multi‐Adducts</w:t>
               </w:r>
@@ -1216,291 +1216,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Profile - Diversity Oriented Preparation of Pillar[5]arene‐Containing [2]Rotaxanes by a Stopper Exchange Strategy</w:t>
+                <w:t xml:space="preserve">Diversity Oriented Preparation of Pillar[5]arene‐Containing [2]Rotaxanes by a Stopper Exchange Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistryOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.388-388. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/open.202000063⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9, pp.393 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/open.202000035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525595v1</w:t>
+                <w:t xml:space="preserve">hal-03029958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity Oriented Preparation of Pillar[5]arene‐Containing [2]Rotaxanes by a Stopper Exchange Strategy</w:t>
+                <w:t xml:space="preserve">Cover Profile - Diversity Oriented Preparation of Pillar[5]arene‐Containing [2]Rotaxanes by a Stopper Exchange Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Nierengarten</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistryOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9, pp.393 - 400. </w:t>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.388-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/open.202000035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/open.202000063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029958v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinuclear Copper(I) Complexes Combining Bis(diphenylphosphanyl)acetylene with 1,10-Phenanthroline Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (22), pp.2665-2673. </w:t>
@@ -1538,103 +1538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinuclear Copper(I) Complexes Combining Bis(diphenylphosphaníyl)acetylene with 1,10‐Phenanthroline Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (22), pp.2662-2662. </w:t>
@@ -1819,77 +1819,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of pillar[5]arene-based [2]rotaxanes by a stopper-exchange strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meichsner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Meichsner</w:t>
+                <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Deschenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1966,77 +1966,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Meichsner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2070,51 +2070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rotaxane Scaffold for the Construction of Multiporphyrinic Light-Harvesting Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Ben aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2122,51 +2122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meichsner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.133-140. </w:t>
@@ -2230,51 +2230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mohanraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meera Mohankumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,295 +2332,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Organogels Prepared from Pillar[5]arene-Functionalized Conjugated Polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K Li</w:t>
+                <w:t xml:space="preserve">Coordination-Driven Folding in Multi-Zn II -Porphyrin Arrays Constructed on a Pillar[5]arene Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Ben aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meichsner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02399⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (46), pp.11011-11021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177421v1</w:t>
+                <w:t xml:space="preserve">hal-01609037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination-Driven Folding in Multi-Zn II -Porphyrin Arrays Constructed on a Pillar[5]arene Scaffold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
+                <w:t xml:space="preserve">Supramolecular Organogels Prepared from Pillar[5]arene-Functionalized Conjugated Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kardelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Meichsner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (46), pp.11011-11021. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (23), pp.9144-9150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201701622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609037v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination-Driven Folding in Multi-ZnII-Porphyrin Arrays Constructed on a Pillar[5]arene Scaffold</w:t>
               </w:r>
@@ -2658,51 +2658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Meichsner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (46), pp.10935. </w:t>
@@ -2734,1219 +2734,1219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillar[5]arene-Based Glycoclusters: Synthesis and Multivalent Binding to Pathogenic Bacterial Lectins</w:t>
+                <w:t xml:space="preserve">Pillar[5]arene‐Based Glycoclusters: Synthesis and Multivalent Binding to Pathogenic Bacterial Lectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Buffet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Nierengarten</w:t>
+                <w:t xml:space="preserve">Kevin Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Galanos</w:t>
+                <w:t xml:space="preserve">Nicolas Galanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Holler</w:t>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (9), pp.2955-2963. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201504921⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.2837-2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201600363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547108v1</w:t>
+                <w:t xml:space="preserve">hal-04874604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillar[5]arene‐Based Glycoclusters: Synthesis and Multivalent Binding to Pathogenic Bacterial Lectins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biologically Active Heteroglycoclusters Constructed on a Pillar[5]arene‐Containing [2]Rotaxane Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane P Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Buffet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galanos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (9), pp.2837-2837. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201600363⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.88 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874604v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologically Active Heteroglycoclusters Constructed on a Pillar[5]arene‐Containing [2]Rotaxane Scaffold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of giant globular multivalent glycofullerenes as potent inhibitors in a model of Ebola virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane P Vincent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+                <w:t xml:space="preserve">Beatriz Illescas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Imberty</w:t>
+                <w:t xml:space="preserve">Joanna Luczkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Rodriguez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (1), pp.88 - 92. </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.50-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201504110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017678v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of giant globular multivalent glycofullerenes as potent inhibitors in a model of Ebola virus infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piling Up Pillar[5]arenes To Self‐Assemble Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Munoz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laura Rodriguez-Perez</w:t>
+                <w:t xml:space="preserve">Haifa Ben Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.2387⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (18), pp.6185-6189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201600688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478562v1</w:t>
+                <w:t xml:space="preserve">hal-04876121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugated porphyrin dimers: Cooperative effects and electronic communication in supramolecular ensembles with C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Calbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Moreira</w:t>
+                <w:t xml:space="preserve">Juan Arago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz M. Illescas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 138 (47), pp.15359-15367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.6b07250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Pillar[n]arene Scaffolds for the Preparation of Nanomaterials to Pillar[5]arene-containing Rotaxanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Deschenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHIMIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70 (1-2), pp.61-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2533/chimia.2016.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piling Up Pillar[5]arenes To Self‐Assemble Nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastiano Guerra</w:t>
+                <w:t xml:space="preserve">Pillar[5]arene-Based Glycoclusters: Synthesis and Multivalent Binding to Pathogenic Bacterial Lectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Ben Aziza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rym Abidi</w:t>
+                <w:t xml:space="preserve">E. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (18), pp.6185-6189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201600688⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.2955-2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04876121v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-atom impact on the self-assembly of cup-and-ball metalloporphyrin–fullerene conjugates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Langmuir and Langmuir–Blodgett Films from Amphiphilic Pillar[5]arene‐Containing [2]Rotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Gallani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201409487⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (22), pp.8019-8022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923199v1</w:t>
+                <w:t xml:space="preserve">hal-05015702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langmuir and Langmuir–Blodgett Films from Amphiphilic Pillar[5]arene‐Containing [2]Rotaxanes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metal-atom impact on the self-assembly of cup-and-ball metalloporphyrin–fullerene conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Calbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz M. Illescas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (4), pp.1255-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201409487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201501124⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05015702v1</w:t>
+                <w:t xml:space="preserve">hal-01923199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Supramolecular Photosynthetic Model Made of a Multiporphyrinic Array Constructed around a C 60 Core and a C 60 –Imidazole Derivative</w:t>
               </w:r>
@@ -4091,51 +4091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Copper‐Catalyzed Alkyne–Azide 1,3‐Dipolar Cycloaddition in Fullerene Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.31-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4233,51 +4233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2015 (3), pp.479-485. </w:t>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mohanraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mohankumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4486,51 +4486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fullerene Sugar Balls: A New Class of Biologically Active Fullerene Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (6), pp.1436-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4570,303 +4570,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mannosylated pillar[5]arene derivative: chiral information transfer and antiadhesive properties against uropathogenic bacteria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stable and strongly luminescent dinuclear Cu(i) helical complex prepared from 2-diphenylphosphino-6-methylpyridine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-J. Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mohanraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mohankumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Accorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.02.100⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (9), pp.859-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc37873f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017692v1</w:t>
+                <w:t xml:space="preserve">hal-00993779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable and strongly luminescent dinuclear Cu(i) helical complex prepared from 2-diphenylphosphino-6-methylpyridine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mannosylated pillar[5]arene derivative: chiral information transfer and antiadhesive properties against uropathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Cid</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (19), pp.2398-2402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.02.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cc37873f⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993779v1</w:t>
+                <w:t xml:space="preserve">hal-05017692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrocyclic Effects in the Mesomorphic Properties of Liquid‐Crystalline Pillar[5]‐ and Pillar[6]arenes</w:t>
               </w:r>
@@ -4878,51 +4878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Karmazin-Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,307 +4992,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroleptic copper(I) complexes prepared from phenanthroline and bis-phosphine ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycationic Pillar[5]arene Derivatives: Interaction with DNA and Biological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Kaeser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Mohanraj</w:t>
+                <w:t xml:space="preserve">Marc Nothisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Monti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Thomas Biellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (20), pp.12140-12151. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (51), pp.17552-17558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic4020042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400272v1</w:t>
+                <w:t xml:space="preserve">hal-02475655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycationic Pillar[5]arene Derivatives: Interaction with DNA and Biological Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heteroleptic copper(I) complexes prepared from phenanthroline and bis-phosphine ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Biellmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Adrien Kaeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meera Mohankumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mohanraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201303029⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (20), pp.12140-12151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic4020042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02475655v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building liquid crystals from the 5-fold symmetrical pillar[5]arene core</w:t>
               </w:r>
@@ -5304,77 +5304,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Deschenaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (65), pp.8072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5525,833 +5525,973 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph-Controlled Gliding Motions In Pillard[5]Arene-Containing Molecular Shuttles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihed Becharguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCF Supra, Journée de Chimie Supramoléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Electrochemical Tip Surface-Enhanced Raman Spectroscopy (EC-Tip-SERS): Concept and Applications in Electrocatalysis and Material Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boitel-Aullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th RamanFest 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Horiba; Phantoms Foundation, Sep 2022, Paris, France. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical tip surface-enhanced Raman spectroscopy : concept and applications in material science and electrocatalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">EGOFET et rotaxanes géants : suivi d’une ouverture moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Petenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jubert Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boitel-Aullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 2022 Enhanced Spectroscopies and Nanoimaging 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d' Electrochimie 2022 (JE2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Chimique de France (SCF) subdivision électrochimie, Jul 2022, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2633981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04031593v1</w:t>
+                <w:t xml:space="preserve">hal-03954328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGOFET et rotaxanes géants : suivi d’une ouverture moléculaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical tip surface-enhanced Raman spectroscopy : concept and applications in material science and electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boitel-Aullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d' Electrochimie 2022 (JE2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE 2022 Enhanced Spectroscopies and Nanoimaging 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, San Diego, United States. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2633981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954328v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Electrochemical Tip Surface-Enhanced Raman Spectroscopy (EC-Tip-SERS) : Concept and applications in electrocatalysis and material science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boitel-Aullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Plasmonique Active</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-GDR, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population distributions in adsorbed supramolecular structures revealed by cyclic voltammetry and impedance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Boitel-Aullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Boitel-Aullen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d' Electrochimie 2022 (JE2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Chimique de France (SCF) subdivision électrochimie, Jul 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast cyclic voltammetry for molecular electronics onto gold electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boitel-Aullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Gold 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6498,51 +6638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Park" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Nierengarten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113985v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Becharguia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia&#8208;saquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Abidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-00909-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Strub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;my" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304131" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pieper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meichsner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2281632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424623500384" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schillinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Guerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Nguyet Trinh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sigwalt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Bettucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pascual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silver&#8208;hamill Turren&#8208;cruz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabrera&#8208;espinoza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakana Matsuda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101110" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900541" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffenhagen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Latus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nierengarten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deschenaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703997" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meichsner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chess&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201800059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01721758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben&#8197;aziza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Leoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mohanraj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Mohankumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02879" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kardelis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701622" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aziza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galanos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Buffet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600363" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franco&#807;is Nierengarten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Munoz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Illescas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Luczkowiak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez-Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2387" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Calbo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arago" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Illescas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b07250" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874561v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deschenaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.61" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Aziza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600688" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNZMN2ZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923199v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201409487" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Gallani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501124" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBSMK2NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017733v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yoosaf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iehl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hmadeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Albrecht-Gary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303481" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHB61Z8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017687v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201402081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPV4BSD1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Milev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lopez-Pacheco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403380" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6LZGXXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Cid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mohanraj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohankumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.06.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV53CM6P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201400133" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWDMX2VC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017692v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.02.100" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVLX9CJT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Cid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Accorsi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc37873f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin-Brelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barber&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300356" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GCF0SVM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaeser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Monti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4020042" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475655v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nothisen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biellmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJMT9HC2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33746k" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Budimir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Humbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Osinska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Birus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2010.08.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JQVJ45-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990532v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Boitel-Aullen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031593v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2633981" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954328v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petenzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jubert Tomasso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029849v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03989975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113985v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Becharguia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Nierengarten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia&#8208;saquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Abidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Park" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518708v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Strub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-00909-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424623500384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pieper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meichsner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2281632" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schillinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Guerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Nguyet Trinh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sigwalt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Bettucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pascual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silver&#8208;hamill Turren&#8208;cruz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabrera&#8208;espinoza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakana Matsuda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101110" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900541" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffenhagen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Latus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nierengarten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deschenaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703997" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meichsner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chess&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201800059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01721758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben&#8197;aziza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Leoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mohanraj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Mohankumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02879" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701622" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kardelis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02399" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aziza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Buffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600363" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franco&#807;is Nierengarten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504110" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Munoz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Illescas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Luczkowiak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez-Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2387" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Aziza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600688" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNZMN2ZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Calbo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arago" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Illescas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b07250" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deschenaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.61" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galanos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504921" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Gallani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501124" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBSMK2NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923199v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201409487" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017733v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yoosaf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iehl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hmadeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Albrecht-Gary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303481" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHB61Z8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017687v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201402081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPV4BSD1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Milev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lopez-Pacheco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403380" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6LZGXXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Cid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mohanraj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohankumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.06.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV53CM6P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201400133" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWDMX2VC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Cid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Accorsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc37873f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.02.100" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVLX9CJT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin-Brelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barber&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300356" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GCF0SVM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nothisen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biellmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJMT9HC2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaeser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Monti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4020042" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33746k" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Budimir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Humbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Osinska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Birus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2010.08.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JQVJ45-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Boitel-Aullen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954328v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petenzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jubert Tomasso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031593v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2633981" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029849v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03989975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>