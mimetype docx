--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -2332,295 +2332,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination-Driven Folding in Multi-Zn II -Porphyrin Arrays Constructed on a Pillar[5]arene Scaffold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
+                <w:t xml:space="preserve">Supramolecular Organogels Prepared from Pillar[5]arene-Functionalized Conjugated Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kardelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201701622⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (23), pp.9144-9150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609037v1</w:t>
+                <w:t xml:space="preserve">hal-02177421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Organogels Prepared from Pillar[5]arene-Functionalized Conjugated Polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K Li</w:t>
+                <w:t xml:space="preserve">Coordination-Driven Folding in Multi-Zn II -Porphyrin Arrays Constructed on a Pillar[5]arene Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Nguyet Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Ben aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meichsner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (23), pp.9144-9150. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (46), pp.11011-11021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b02399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177421v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination-Driven Folding in Multi-ZnII-Porphyrin Arrays Constructed on a Pillar[5]arene Scaffold</w:t>
               </w:r>
@@ -2734,291 +2734,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillar[5]arene‐Based Glycoclusters: Synthesis and Multivalent Binding to Pathogenic Bacterial Lectins</w:t>
+                <w:t xml:space="preserve">Biologically Active Heteroglycoclusters Constructed on a Pillar[5]arene‐Containing [2]Rotaxane Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane P Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kevin Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Imberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (9), pp.2837-2837. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201600363⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.88 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874604v1</w:t>
+                <w:t xml:space="preserve">hal-05017678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologically Active Heteroglycoclusters Constructed on a Pillar[5]arene‐Containing [2]Rotaxane Scaffold</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Pillar[5]arene‐Based Glycoclusters: Synthesis and Multivalent Binding to Pathogenic Bacterial Lectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Imberty</w:t>
+                <w:t xml:space="preserve">Nicolas Galanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (1), pp.88 - 92. </w:t>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.2837-2837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201504110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201600363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017678v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of giant globular multivalent glycofullerenes as potent inhibitors in a model of Ebola virus infection</w:t>
               </w:r>
@@ -3444,51 +3444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Deschenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHIMIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70 (1-2), pp.61-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4723,51 +4723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mannosylated pillar[5]arene derivative: chiral information transfer and antiadhesive properties against uropathogenic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5720,191 +5720,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Electrochemical Tip Surface-Enhanced Raman Spectroscopy (EC-Tip-SERS): Concept and Applications in Electrocatalysis and Material Science</w:t>
+                <w:t xml:space="preserve">Electrochemical tip surface-enhanced Raman spectroscopy : concept and applications in material science and electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boitel-Aullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th RamanFest 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE 2022 Enhanced Spectroscopies and Nanoimaging 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, San Diego, United States. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2633981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990532v1</w:t>
+                <w:t xml:space="preserve">hal-04031593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EGOFET et rotaxanes géants : suivi d’une ouverture moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Petenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jubert Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boitel-Aullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5936,187 +5945,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d' Electrochimie 2022 (JE2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Chimique de France (SCF) subdivision électrochimie, Jul 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical tip surface-enhanced Raman spectroscopy : concept and applications in material science and electrocatalysis</w:t>
+                <w:t xml:space="preserve">Transient Electrochemical Tip Surface-Enhanced Raman Spectroscopy (EC-Tip-SERS): Concept and Applications in Electrocatalysis and Material Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boitel-Aullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nierengarten</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 2022 Enhanced Spectroscopies and Nanoimaging 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th RamanFest 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Horiba; Phantoms Foundation, Sep 2022, Paris, France. pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2633981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04031593v1</w:t>
+                <w:t xml:space="preserve">hal-03990532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Electrochemical Tip Surface-Enhanced Raman Spectroscopy (EC-Tip-SERS) : Concept and applications in electrocatalysis and material science</w:t>
               </w:r>
@@ -6141,51 +6141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boitel-Aullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6374,51 +6374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Boitel-Aullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Franco̧is Nierengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6638,51 +6638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113985v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Becharguia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Nierengarten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia&#8208;saquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Abidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Park" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518708v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Strub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-00909-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424623500384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pieper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meichsner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2281632" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schillinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Guerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Nguyet Trinh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sigwalt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Bettucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pascual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silver&#8208;hamill Turren&#8208;cruz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabrera&#8208;espinoza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakana Matsuda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101110" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900541" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffenhagen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Latus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nierengarten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deschenaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703997" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meichsner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chess&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201800059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01721758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben&#8197;aziza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Leoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mohanraj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Mohankumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02879" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701622" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kardelis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02399" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aziza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Buffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600363" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P Vincent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franco&#807;is Nierengarten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504110" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Munoz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Illescas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Luczkowiak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez-Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2387" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Aziza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600688" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNZMN2ZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Calbo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arago" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Illescas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b07250" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deschenaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.61" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galanos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504921" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Gallani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501124" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBSMK2NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923199v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201409487" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017733v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yoosaf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iehl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hmadeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Albrecht-Gary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303481" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHB61Z8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017687v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201402081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPV4BSD1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Milev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lopez-Pacheco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403380" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6LZGXXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Cid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mohanraj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohankumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.06.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV53CM6P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201400133" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWDMX2VC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Cid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Accorsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc37873f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.02.100" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVLX9CJT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin-Brelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barber&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300356" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GCF0SVM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nothisen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biellmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJMT9HC2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaeser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Monti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4020042" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33746k" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Budimir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Humbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Osinska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Birus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2010.08.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JQVJ45-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Boitel-Aullen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954328v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petenzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jubert Tomasso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031593v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2633981" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029849v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03989975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113985v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Becharguia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Nierengarten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia&#8208;saquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Abidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Park" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518708v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Strub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-00909-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04087240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Hahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Holler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424623500384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pieper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meichsner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2281632" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schillinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Guerra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Nguyet Trinh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sigwalt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Bettucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pascual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silver&#8208;hamill Turren&#8208;cruz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabrera&#8208;espinoza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakana Matsuda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101110" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900541" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Steffenhagen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Latus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan T. Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nierengarten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deschenaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703997" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Meichsner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chess&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201800059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01721758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben&#8197;aziza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Leoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mohanraj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Mohankumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02879" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kardelis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701622" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aziza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Buffet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franco&#807;is Nierengarten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504110" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galanos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600363" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Munoz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Illescas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Luczkowiak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodriguez-Perez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2387" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Aziza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600688" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNZMN2ZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Calbo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arago" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Illescas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b07250" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deschenaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.61" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galanos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504921" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Gallani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501124" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBSMK2NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923199v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201409487" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017733v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yoosaf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iehl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hmadeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Albrecht-Gary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303481" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSHB61Z8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017687v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201402081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPV4BSD1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Milev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lopez-Pacheco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403380" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6LZGXXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Cid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mohanraj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohankumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.06.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV53CM6P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201400133" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWDMX2VC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Cid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Accorsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc37873f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.02.100" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVLX9CJT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin-Brelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barber&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300356" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GCF0SVM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nothisen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Biellmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJMT9HC2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaeser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Monti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4020042" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc33746k" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Budimir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Humbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Osinska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Birus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2010.08.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JQVJ45-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031593v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Boitel-Aullen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2633981" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954328v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petenzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jubert Tomasso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029849v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03989975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>