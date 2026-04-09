--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iyad Dayoub </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iyad-dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0910-4722</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061553603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219308002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359611976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABB-1565-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARIS-FSO: A hybrid active RIS-Assisted OCDMA-NOMA architecture with BCD optimization for 6G Free-Space optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Karar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Rayif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.114511. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2025.114511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of Hybrid Approaches to Li-Fi and LPWAN Systems for IoT with Satellite-Assisted Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puput Dani Prasetyo Adi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Stekelorom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrullah Armi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETE Technical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02564602.2025.2560812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for Joint Time and Power Management in SWIPT-EH CIoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abdolkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (4), pp.660-664. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2025.3536182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging 3GPP Features and Optimization Techniques for 5G NR-V2X Resource Allocation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeriah Bin Ali Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrullah Armi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agus Subekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.967 - 994. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ojits.2025.3584024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 260 Gb/s 2D-OCDMA-FSO multiplexing system's performance evaluation for upcoming generations of high-speed wireless optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghoutia Naima Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Rayif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (3), pp.449. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-023-05947-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance investigation of 1.5 Tb/s optical hybrid 2D-OCDMA/OFDM system using direct spectral detection based on successive weight encoding algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghoutia Naima Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed I. Al-Rayif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.110666. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.110666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of a Photonic Reconfigurable Electromagnetic Band Gap Antenna Array for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha A Elwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bal S Virdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio J Garcia Zuazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.60849 - 60862. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3392368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On SDN to Support the IEEE 802.11 and C-V2X-Based Vehicular Communications Use-Cases and Performance: A Comprehensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galih Nugraha Nurkahfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budi Prawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrullah Armi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutun Juhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.95926 - 95958. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2023.3341092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of spectrum sensing under time-varying channels for cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Manco-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2024.3432738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSTM-Based Network Slicing Classification Future Predictive Framework for Optimized Resource Allocation in C-V2X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Salah Abood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Fathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Abduljabbar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.129300-129310. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3332225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Nano Core PCF With Fused Cladding for Supercontinuum Generation in 6G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Anbazhagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chandru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravikumar Chinthaginjala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalapraveen Bagadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (9), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023RS007690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Precise Underwater Object Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathish Kaveripakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravikumar Chinthaginjala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Anbazhagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bal Virdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (9), pp.e2023RS007782. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023rs007782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric waves communications for Railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1248-1255. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning to Improve Vehicle-to-Vulnerable Road User Communications in C-V2X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeir Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 13853, pp.138-150. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29419-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 5G Fronthaul Based on FSO Using Spread Spectrum Codes and Graphene Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.3791. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23083791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Sum Rate of MCM-NOMA in Future Vehicular Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amazigh Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2023.3288938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Improvement of 3D-OCDMA-PON Hybrid System Next Generation Using Weight Zero Cross Correlation Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Mohammed Chikouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Karar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moussa H. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Arbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (10), pp.5869. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13105869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High gain/bandwidth off-chip antenna loaded with metamaterial unit-cell impedance matching circuit for sub-terahertz near-field electronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bal Virdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vadalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naser-Moghadasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.17893. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22828-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling User Relaying In MCM-NOMA Under Doubly Selective Channels Using Iterative Interference Cancellation Schemes For Wireless IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amazigh Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Amrouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.7500304. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2022.3148330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Signals in MC–CDMA Using a Novel Iterative Block Decision Feedback Equalizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalapraveen Bagadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cv Ravikumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sathish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bal Virdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.105674-105684. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3211392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Unmanned Aerial Vehicle Assisted Sensor Node Localization in Wireless Networks: Soft Computing Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visalakshi Annepu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Rani Sona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinthaginjala Ravikumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalapraveen Bagadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.132875-132894. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3230661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrogram-based Artificial Neural Network modulation classification for dual-hop cooperative relaying communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.101929. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2022.101929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Error Rate Performance of Full-Duplex Cooperative NOMA in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amazigh Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Amrouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (3), pp.1742-1758. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2021.3138079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USRP RIO-based Testbed for Real-time Blind Digital Modulation Recognition in MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (10), 5 p., 2500-2504. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3191787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing Using Software Defined Radio for Cognitive Radio Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Manco-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.131887-131908. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3229739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precoded Large Scale Multi‐User‐MIMO System Using Likelihood Ascent Search for Signal Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalapraveen Bagadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinthaginjala V. Ravikumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagaraj Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (12), pp.e2022RS007573. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022RS007573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband 3-D Shared Aperture High Isolation Nine-Element Antenna Array for On-Demand Millimeter-Wave 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bal Virdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vadalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Dalarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Elena de Cos Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.169708. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2022.169708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codebook Designs for Millimeter-Wave Communication Systems in Both Lowand High-Mobility: Achievements and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.25786 - 25810. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3154016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer enhancement for next-generation railway communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.83152 - 83175. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3192971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of applied machine learning techniques for optical orthogonal frequency division multiplexing based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.e4400. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time In-Lab Test of Eigenvalue-Based Spectrum Sensing Using USRP RIO SDR Boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.1029-1032. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2020.3037010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Adaptive Low-Complexity Time-Domain Equalizer for 100-Gb/s Direct-Detection Optical OFDM Systems Over Long-Reach SSMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Benieddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.3841-3847. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2020.2996384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDR Implementation of a Real-Time Testbed for Spectrum Sensing Under MIMO Time-Selective Channels for Cognitive Radio Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (8), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2021.3095247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based automatic modulation recognition for wireless communications: a comprehensive survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Jdid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Hong Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastaneh Mokayef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.57851-57873. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3071801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHY layer enhancements for next generation V2X communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.100385. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2021.100385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On 5G-V2X Use Cases and Enabling Technologies: A Comprehensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alalewi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.107710 - 107737. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3100472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Automatic Modulation Recognition Through Joint Contribution of Hand-Crafted and Contextual Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Jdid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Hong Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Rizon Bin Mohamed Juhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.104530-104546. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3099222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and evaluation of Volterra Nonlinear Equalizer for coherent RoF mobile front-haul network: a case study of QOSTBC-OFDM and QOSTBC-GFDM waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Aldalbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.153. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-021-02796-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Asynchronous and Synchronous OCDMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Raddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.3642-3653. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2020.2991678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linearized analog microwave photonic link with an eliminated even-order distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taimur Nazir Mirza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.4843 - 4851. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2021.3051394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-tone high efficient bandwidth system with an eliminated even-order distortions using double dual-parallel Mach-Zehnder modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taimur Mirza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100190. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rio.2021.100190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of UFMC waveform in graded index fiber for 5G communications and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunghwan Oh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454, pp.124360. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PHY/MAC cross-layer design with transmit antenna selection and power adaptation for receiver blocking problem in dense VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, 100233, 10 p. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2020.100233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and data detection for OFDM based cooperative system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Besseghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouzidi Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Zouggaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (4), pp.545-556. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-019-00622-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Estimation Techniques for Millimeter-Wave Communication Systems: Achievements and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Masarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1336-1363. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2020.3015394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of dual-polarized 5G waveforms and beyond in directly modulated DFB-laser using Volterra equalizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.056114. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.59.5.056114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrecy analysis over cascaded κ-μ fading channels with multiple eavesdroppers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deemah H. Tashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (8), pp.8433-8442. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2020.2995115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Equalization for FBMC-OQAM Under Doubly Selective Channel Estimation Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (5), pp.863-866. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2019.2907938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of ZCZ codes in QS-DS-CDMA communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.146-150. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind digital modulation classification for STBC‐OFDM system in presence of CFO and channels estimation errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Dehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Besseghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (17), pp.2827-2833. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2019.0362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Interference Cancellation for Multi-Carrier Modulation-Based Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.2114-2117. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2019.2933817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance enhancement of 64 Gb/s OFDM system at 1550 nm over multimode fiber using Volterra equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 449, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2019.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of 2D-OCDMA system in long-reach passive optical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.64-72. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2019.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic modulation classification for D-STBC cooperative relaying networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tayakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bousbia-Salah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5), pp.780-783. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2018.2824813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Digital Modulation Identification for MIMO Systems in Railway Environments With High-Speed Channels and Impulsive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kharbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (8), pp.7370-7379. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2018.2834869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Eigenfilter Design Method for Channel Shortening Equalizer in TH-UWB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Benamara Benotmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (8), pp.7749-7753. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2018.2822178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Sliding Window TD-LMMSE Channel Estimation for 5G Waveforms in High Mobility Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (9), pp.8974-8977. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2018.2845551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of AO‐OFDM‐CDMA with advanced 2D‐hybrid coding for amplifier‐free LR‐PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-opt.2018.5042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Sensing Using Extreme Eigenvalues for Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.1386-1389. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2017.2776147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of an IMDD optical OFDM-CDMA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (7), pp.1569-1574. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.001569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective approach for spectrum sensing using beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel support vector machine robust model based electrical equaliser for coherent optical orthogonal frequency division multiplexing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (7), pp.1091-1096. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2016.1115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Joint Blind Equalization and CFO Estimation for MC-CDMA System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92 (2), pp.315-331. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-016-3545-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO relaying networks for cooperative spectrum sensing: False alarm and detection probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (Part 1), pp.194-200. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of 2D‐OCDMA‐WDM system performance in 40‐Gb/s PON context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.141-147. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-opt.2016.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On classifiers for blind feature‐based automatic modulation classification over multiple‐input–multiple‐output channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kharbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (7), pp.790-795. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2015.1124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain LMMSE channel estimator based on sliding window for OFDM systems in high-mobility situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (12), pp.5728-5740. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2387255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Joint Semi-blind Estimation of CFO and Channel for OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Besseghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouzidi Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (2), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-014-2139-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Modeling of the Coexistence of IEEE 802.15.4 and IEEE 802.11 in Saturation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene David Ngangue Ndih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (11), pp.1981-1984. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2015.2449298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Environmental Biosensor Based on Photonic Crystal Fiber with Bends Using Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Teyeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Abdel Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kofi Akowuah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 05 (03), pp.69-78. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2015.53006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of multiple-input multiple-output relay networks based impulse radio ultra-wideband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.1225-1233. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation recognition for MIMO relaying broadcast channels with direct link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.50-53. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCL.2013.111113.130655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Antenna Based Blind Spectrum Sensing in the Presence of Impulsive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (5), pp.2248-2257. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2013.2290839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Method for Improving the Capacity of Optical MIMO System Using MGDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aggoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (6), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2014.2363444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind digital modulation identification for time-selective MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kharbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.373-376. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2014.2318041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of inter-vehicle relay network based IR-UWB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7865, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37974-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new code construction with zero cross correlation based on BIBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djebari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 124 (18), pp.3419-3421. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2012.10.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Channel Estimation with Dynamic Allocation Pilot Subcarriers for OFDM Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudali Ouarzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 04 (04), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2013.44023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Class of Binary Zero Correlation Zone Sequence Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali L. Djebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Electronics and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.15-19. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9790/2834-0531519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed turbo coded cooperative networks under imperfect channel state information in Rayleigh fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (10), pp.973-979. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2012.0519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind digital modulation detector for MIMO systems over high-speed railway channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kharbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7865, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37974-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricean K-factor and SNR estimation for M-PSK modulated signals using the fourth-order cross-moments matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.1236-1239. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2012.061912.120708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel concatenated convolutional-based distributed coded cooperation scheme for relay channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67, pp.951-969. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-011-0433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind digital modulation identification for spatially-correlated MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.683-693. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2011.122211.110236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Passenger Services in Railway Stations Based on Mode Group Diversity Multiplexing Optical Fiber Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafa Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (10), pp. 1362-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of MIMO cross-layer MAC protocol based on antenna selection in ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.652-660. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental performances evaluation of a new multiple access technique for optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the mode group diversity multiplexing technique for radio signal transmission over multimode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.3.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of multi-relay coded cooperative diversity in asynchronous code-division multiple-access over fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.683-692. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2010.0478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength and beam launching effects on silica optical fiber in local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283, pp.4234-4241. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Modulation Recognition Using Wavelet Transform and Neural Networks in Wireless Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (Article ID 532), pp.13. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/532898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improving of OCDMA system using 2-D optical codes with optical SIC receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haxha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.4744-4753. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2026293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to interference cancellation in DS-CDMA optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa-M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.204-212. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.1.000204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonic sensor based on photonic crystal structure using negative refraction for effective light coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mejatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.3269-3274. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2021488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light coupling between photonic crystal and standard photonic waveguides in a compact photonic integrated circuitry using 2D FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Optics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.44-51. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874328500903010044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inter-modes mixing effects in mode group diversity multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282, pp.3908-3917. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.06.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel interference cancellation in DS-CDMA optical networks using bias compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.564-571. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.1358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baud spaced constant modulus blind equalization via hybrid genetic algorithm and generalized pattern search optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEU. International Journal of Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62, pp.122-131. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2007.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Channel Equalization Using Constrained Generalized Pattern Search Optimization and Reinitialization Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahib Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tatkeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.765462. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/765462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of constraints on high speed Optical Code Division Multiplexing Access (OCDMA) link parameters due to fiber optic chromatic dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 281, pp.1030-1036. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.10.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing energy consumption within wireless sensors networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue on Ubiquitous Sensor Networks, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind modulation type detector for DPRS standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa-M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mvone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.225-241. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-006-9140-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-optic demonstrator for distributed antenna system indoor wireless applications using low-cost VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.811-814. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.1175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Acute Upper Gastrointestinal Bleeding in a District Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Kasem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanjanagud Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hudson Munyira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laparoendoscopic &amp; Advanced Surgical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (4), pp.355-361. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/lap.2006.16.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Estimation of Fast Varying Channels for Cellular Mobile Telecommunications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaizouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (4), pp.527-536. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023275221420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Real-Time Beamforming Techniques for Railway Communication Systems in LoS and NLoS Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Denmark. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual Circularly Polarized MIMO Antenna with Controlled Slots for 5G Wireless Applications Across mm-Wave Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Veysi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Liveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 17th United Conference on Millemetre Waves and Terahertz Technologies (UCMMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Palermo, Italy. pp.194-198, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UCMMT62975.2024.10737774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G MCM Based NOMA in Vehicular Environments: A Comparative Analysis of F-OFDM and W-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of LR-FHSS LPWAN Satellite Communication for IoMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puput Dani Prasetyo Adi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Stekelorom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Seminar on Research of Information Technology and Intelligent Systems: Advanced Intelligent Systems in Contemporary Society, ISRITI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Yogyakarta, Indonesia. pp.126-131, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISRITI64779.2024.10963493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of GMSK Modulation for Measuring SpO2 Using Software-Defined Radio and Universal Software Radio Peripheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namarig Mohemed Taha Abdelrahman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Babiker Abdelnabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ic_aset61847.2024.10596236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Microwave on-off Keying Modulation Based on Multifunctional Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashif Aminulloh Fathnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiqqurrachman Taufiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadil Habibie Danufane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bali, Indonesia. pp.330 - 332, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apmc60911.2024.10867754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Beamforming for High Mobility Millimeter-Wave Train-to-Infrastructure Networks: A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Canadian Conference on Electrical and Computer Engineering (CCECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kingston, Canada. pp.746-752, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE59415.2024.10667240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies NOMA-MCM pour les Communications Véhiculaires 6G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Véhicules intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fédération de Recherche Transports Terrestres &amp; Mobilité (FR3733); Université de technologie de Compiègne; HEUDIASYC - UMR CNRS 7253, Jun 2024, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Architecture design for High-Speed Internet of Things in Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namarig Mohemed Taha Abdelrahman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed Alhassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action CA19111 NEWFOCUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Athena, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPW-Fed MIMO Smartphone Antenna Array with Radiation/Polarization Diversity for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ojaroudi Parchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Hwang See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Abd-Alhameed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE IAS Global Conference on Emerging Technologies (GlobConET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Londres, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobConET56651.2023.10150147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial Based Sensor Using Fractal Hilbert Structure for Liquid Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusul Khalid Abdulsattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Elwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Kouhalvandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Hassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Venice, Italy. pp.480-483, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA57318.2023.10297837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning to Improve Vehicle-to-Vulnerable Road User Communications in C-V2X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeir Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Networking, UNet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Antenna Design for Wearable Telemedicine Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Yehia Abdel Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Elwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fathy Abo Sree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic. pp.122-127, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS59004.2023.10221503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Performance Of Beamforming Techniques Based On 3D Predefined Codebook Designs In 3GPP Mobile Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Third International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hammamet, Tunisia. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC59637.2023.10527751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Cognitive Radio Networks via Relay and Jammer-Based Energy Harvesting on Cascaded Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deemah Tashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy. pp.3246-3251, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10278964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact Flexible UWB Antenna Using Different Substrate Materials for WBAN Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Yehia Abdel Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Elwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fathy Abo Sree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Photonics &amp; Electromagnetics Research Symposium (PIERS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic. pp.373-378, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS59004.2023.10221357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Radio Access Technologies for Next Generation V2VRU Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.1524-1529, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Multi-Band Flexible Antenna for ISM, WLAN, Wi-Fi, and 5G sub-6-GHz Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Muhammad Rizvi Jarchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsin Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Dalarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of PHY/MAC Cross-Layer Design for Next-Generation V2X Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Internet of Things and Intelligence Systems (IoTaIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, BALI, Indonesia. pp.98-104, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IoTaIS56727.2022.9975999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Receiver for MCM Based NOMA in Doubly Selective Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 2nd International Conference on Advanced Electrical Engineering (ICAEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Constantine, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE53772.2022.9961995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FBMC-OQAM for frequency-selective mmWave hybrid MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Masarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1593-1598, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric-Waves communication for Railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New gEneration of adaptable Wireless sensor NEtwork for way side objeCTs in rAilway enviRonments (NEWNECTAR), a laboratory demonstrator for optimized data collection process in rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Mechal Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13h World Congress on Railway Research 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Experimental Evaluation of Eigenvalue-based Spectrum Sensing using a Real-time SDR Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Harbin City, virtual, China. pp.1982-1987, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC51323.2021.9498884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Si and GaN GAA-NW-FETs in High-k Gate Oxides for Next Generation Mobile Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Raddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Porto, Portugal. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP49049.2020.9249531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Power 4.8 THz RTD-Based Oscillator with Tunable Graphene Antenna for 6G Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Raddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest, proceedings of Signal Processing in Photonic Communications 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Washington, United States. SpM3I.2, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SPPCOM.2020.SpM3I.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSO-CDMA Systems Supporting end-to-end Network Slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Raddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez-Santacruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Johannsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Image Acquisition and Display: Technology, Perception and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Washington, DC, United States. pp.JW2A.38, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/3D.2020.JW2A.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross layer protocol PHY/MAC for body pathloss in IEEE 802.11ah IoT network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasaja Wikanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France. pp.Poster3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G for Remote Driving of Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Morral Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Communication Technologies for Vehicles, Nets4Cars/Nets4Trains/Nets4Aircraft 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France. pp.137-147, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66030-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Sum Rate of MCM-Based NOMA and MCM-Based OMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 14th International Conference on Signal Processing and Communication Systems (ICSPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Adelaide, Australia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS50536.2020.9310001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of the covariance matrix size for spectrum sensing methods:beamforming versus eigenvalues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Symposium on Computers and Communications (ISCC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelona, Spain. pp.95-99, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC47284.2019.8969741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Multi-Carrier Modulation Techniques in High Speed Railway Environment with Impulsive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd 5G World Forum, IEEE 5GWF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dresden, Germany. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5GWF.2019.8911645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive Capacity Simulations of Massive MIMO Channels for 5G Mobile Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Computer Applications &amp; Information Security (ICCAIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Riyadh, Saudi Arabia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAIS.2019.8769453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Doubly selective Channel Estimation for FBMC-OQAM using the LMMSE Filter for Future Railway Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2018, 16th International Conference on Intelligent Transport Systems Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of an Optical OFDM-DMT System over Multimode Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 20th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Low-Complexity Spectrum Sensing: Analytical Approach Based Spatial Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MIMO and cross layer design for VANETs: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasaja Wikanta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Signals and Systems (ICSigSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bali, Indonesia. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSIGSYS.2017.7967027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Waveforms for Railway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 15th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Warsaw, Poland. 5p, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2017.7972208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low complexity joint semi-blind estimation of CFO and channel for OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masmoudi Ramadhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouzidi Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 5th International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum sensing for wireless communications using energy ratio and beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 5G wireless communications based cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Sciences and Technologies in Maghreb, CISTEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel method for channel shortening in UWB system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Benamara Benotmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Sciences and Technologies in Maghreb, CISTEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind spectrum sensing based spatial scanning and maximum energy ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Split, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOFTCOM.2016.7772125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low complexity turbo receiver for data nulling superimposed pilots in OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Fifth International Conference on Digital Information and Communication Technology and its Applications (DICTAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beirut, Lebanon. pp.32-37, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of superimposed pilot schemes in iterative receivers for OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ghent, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB.2015.7177258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative time domain estimation of rapidly changing channel for OFDM systems in a cognitive radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Darazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beirut, Lebanon. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAEECE.2015.7113638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of two UWB pulse design methods for narrowband interference mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ouardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to cognitive radio awarenes for high mobility applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Electrical Sciences and Technologies in Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint semi-blind estimation of CFO and channel for OFDM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Besseghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouzidi Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation detection in intelligent transportation systems based on cooperative MIMO networks over Nakagami-m Fading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind primary user identification in MIMO cognitive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, IEEE ICC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary. pp.4546-4550, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6655285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of OCDMA systems with 2-D optical codes in MMF channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Morocco. papier 252, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric Multiple-Antenna Blind Spectrum Sensing by Predicted Eigenvalue Threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.1649-1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted eigenvalue threshold based spectrum sensing with correlated multiple-antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th IEEE Vehicular Technology Conference, VTC Spring 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Yokohama, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2012.6240275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric multiple-antenna blind spectrum sensing by predicted eigenvalue threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2012, Cognitive Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.1624-1629, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upper bound of soft decode and forward relaying over Rayleigh fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WSEAS International Conference on Communications, part of CSCC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kos Island, Greece. pp.485-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile channel estimation based on basis expansion modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudali Ouarzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Valenciennes, France. paper ID 41, 167-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact calculation of the union bound for the performance of cooperative distributed turbo codes over Rayleigh fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France. paper ID 37, 151-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained resource allocation for OFDMA cognitive radio networks with primary users activity consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandendorpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Wireless Communication Systems, ISWCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. pp.766-770, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Throughput maximization approach for O-MIMO systems using MGDM technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Anaheim, CA, United States. pp.2953-2958, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2012.6503566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissions radio haut débit sur fibres optiques appliquées aux transports terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Maroc. CDROM, session E1, papier 95, 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative diversity in coded CDMA systems over frequency-selective fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Kyoto, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5962768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Detection of the Number of Transmitting Antennas for Spatially-Correlated MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Intelligent Transport Systems Telecommunications, ITST'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, St Petersburg, Russia. pp.458-462, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2011.6060100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New passenger services in railway stations based on mode group diversity multiplexing optical fiber communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Railway Research, WCRR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France. pp.E5, 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative joint channel estimation and data detection for MIMO-CDMA systems over correlated fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Assra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Intelligent Transport Systems Telecommunications, ITST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.463-467, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2011.6060102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind modulation identification for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference, GLOBECOM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, FL, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO cross-layer design for ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference, GLOBECOM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic and modal effect of graded-index optical fiber in LAN context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Wireless and Optical Communications Conference, WOCC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOCC.2009.5312808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic modulation recognition using wavelet transform and neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.234-238, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel estimation of OFDM system for high data rate communications on mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudali Ouarzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.425-429, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile ad hoc networking (MANET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Next Generation Mobil Networks, WNGMN'09, jointly with Mediterranean Microwave Symposium, MMS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tangiers, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chromatic and modal dispersion on frequency response of optical multimode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Al-Holou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications, ISCC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tunisia. pp.188-194, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of DAF cooperative CDMA networks in frequency-selective fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 69th Vehicular Technology Conference, VTC Spring 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Spain. pp.980-984, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2009.5073794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability in a dynamic discovery service-based Jini for the next generation vehicle network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lahdhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baroody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Al-Holou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Mohammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications, ISCC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tunisia. pp.30-35, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind MC-DS-CDMA parameters estimation in frequency selective channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Moniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Broadband Wireless Access Workshop Workshop, co-located with IEEE GLOBECOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wavelength and launching condition on frequency response of optical silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Transparent Optical Networks - Mediterranean Winter, ICTON-MW'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTONMW.2008.4773073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modal dispersion on the parallel interference cancellation in DS-CDMA optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa-Mfoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IASTED International Conference on Communication Systems and Networks, CSN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Spain. paper 629-027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoF & multi services in single-MMF LAN using mode group diversity multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies : from Theory to Applications, ICTTA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New global blind equalization with auto phase rotation correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Communications, Control and Signal Processing, ISCCSP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Malta. pp.53-57, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2008.4537191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New global blind equalization using two constant modulus asymmetrical modulations proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th IEEE Vehicular Technology Conference, VTC Spring 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Singapore. pp.663-667, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2008.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new management approach for finding an optimal path in an ad-hoc network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahib Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece. pp.65-65, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNS.2007.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of parallel interference cancellation in optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communications, ICSPC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United Arab Emirates. pp.1107-1110, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPC.2007.4728517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bias compensation on the parallel interference cancellation in DS-CDMA optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mvone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual IEEE Global Communications Conference, GLOBECOM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.2434-2438, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2007.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization applied to radio over fiber system for 60 GHz high data rate WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, SETIT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the error probability for optical unipolar two-dimensional codes using a serial elimination interferences receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 ICTON Mediterranean Winter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Sousse, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTONMW.2007.4446956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new optimization approach for energy consumption within wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Advanced International Conference on Telecommunications, AICT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mauritius. pp.14, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICT.2007.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing energy consumption within wireless sensors networks using optimal transmission range between nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communications, ICSPC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United Arab Emirates. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPC.2007.4728266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fibre networks : low cost solution for different applications and emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information and Communication Technologies : from theory to applications, ICTTA'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Damas, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downlink low-cost radio-optic demonstrator for distributed antenna system : pico-cellular applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.2618-2622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization via the use of generalized pattern search optimization and zero forcing sectionally convex cost function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over Fibre networks: Low cost solution for different applications and emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.2537-2542, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fibre networks : low cost solution for different applications and emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.2537-2542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downlink Low-cost Radio-Optic Demonstrator for Distributed Antenna System: Pico-Cellular Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.2618-2622, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization via the use of generalized pattern search optimization and zero forcing sectionnally convex cost function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.2303-2308, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the DDFSE equalizer by a frequency offset correction algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fractionnaly spaced constant modulus blind equalization for high order QAM signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.176-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to fractionally spaced constant modulus blind equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fractionally spaced constant modulus blind equalization for high order-QAM signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 Microwave Electronics: Measurements, Identification, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Bordeaux, France. pp.197-202, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2005.1628590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of performance of QPSK and pi/4-DQPSK modulators in the 3GPP UTRA-TDD chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Sciences of Electronic, Technologies of Information and Telecommunications, SETIT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvment of the DDFSE equalizer by a frequency offset correction algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.199-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the DDFSE receiver to the EDGE standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.709-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de l'égaliseur DDFSE pour le système EDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de TELECOM 2001 &amp; 2èmes Journées Franco-Maghrebines des Microondes et leurs Applications, JFMMA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-blind detection of type of modulation in european edge standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Elbahhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Third Generation Wireless and Beyond (3Gwireless'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, San Francisco, CA, United States. pp.524-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind detection of modulation type in the digital cellular system EDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaizouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.CD-ROM, TE301-2F</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical estimation of fast channels for cellular mobile telecommunications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaizouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech enhancement for vehicle hands-free mobile telephony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bendjima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gateway to 21st Century Communications Village. VTC 1999-Fall. IEEE VTS 50th Vehicular Technology Conference (Cat. No.99CH36324)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Amsterdam, Netherlands. pp.2168-2172 vol.4, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.1999.797322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revolutionizing vascular monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Stekelorom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puput Dani Prasetyo Adi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrullah Armi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique d'un environnement industriel 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steve NKOLO BEKONO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baranowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP CEM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of BPSK Modulation Using USRP for IoT Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namarig Mohemed Taha Abdelrahman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M.Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d'usage et architecture de haut niveau de la 5G-V2X (Vehicle-to-Everything)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed Internet of Things-based networks for the healthcare environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namarig Mohemed Taha Abdelrahman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs Concours de posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, L'Université de Mons et l'Université Polytechnique Hauts-de-France (UPHF), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross layer protocol PHY/MAC for body pathloss in IEEE 802.11ah IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasaja Wikanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-4, 2020, </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer design (PHY/MAC/NET) for vehicular ad-hoc networks (VANETs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Mons, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of things system for healthcare applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasaja Wikanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 802.11ah for a healthcare IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasaja Wikanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sensors, Energy Harvesting, Wireless Network and Smart Objects, SENSO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel shortening equalizer through energy concentration for TH-UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Benamara Benotmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Communication Systems and Signal Processing, ICOSIP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel shortening equalizer based on SVD decomposition in UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Benamara Benotmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Electrical Engineering (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Boumerdes, Algeria. IEEE, International Conference on Electrical Engineering (ICEE), pp.1-6, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTEE.2015.7416706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio for high speed railway through dynamic and opportunistic spectrum reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cocheril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Transport Research Arena (TRA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. , pp.1-10, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design Based Transmit Antenna Selection for Vehicular Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Technologies for Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9066, Springer International Publishing, pp.24-34, 2015, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17765-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques avancées pour les télécoms radio hertziennes et sur fibre optique : applications aux transports intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Applied Machine Learning Techniques for Optical OFDM based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giaccoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et amélioration d'un récepteur pour la norme EDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Valenciennes et du Hainaut-Cambrésis, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001VALE0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId695"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iyad Dayoub </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iyad-dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0910-4722</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061553603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219308002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359611976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABB-1565-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARIS-FSO: A hybrid active RIS-Assisted OCDMA-NOMA architecture with BCD optimization for 6G Free-Space optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Karar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Rayif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.114511. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2025.114511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for Joint Time and Power Management in SWIPT-EH CIoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Abdolkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (4), pp.660-664. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2025.3536182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of Hybrid Approaches to Li-Fi and LPWAN Systems for IoT with Satellite-Assisted Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puput Dani Prasetyo Adi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Stekelorom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrullah Armi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETE Technical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02564602.2025.2560812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging 3GPP Features and Optimization Techniques for 5G NR-V2X Resource Allocation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeriah Bin Ali Wael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrullah Armi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agus Subekti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.967 - 994. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ojits.2025.3584024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 260 Gb/s 2D-OCDMA-FSO multiplexing system's performance evaluation for upcoming generations of high-speed wireless optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghoutia Naima Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Rayif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (3), pp.449. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-023-05947-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of a Photonic Reconfigurable Electromagnetic Band Gap Antenna Array for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha A Elwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bal S Virdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio J Garcia Zuazola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.60849 - 60862. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3392368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance investigation of 1.5 Tb/s optical hybrid 2D-OCDMA/OFDM system using direct spectral detection based on successive weight encoding algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghoutia Naima Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed I. Al-Rayif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.110666. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.110666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On SDN to Support the IEEE 802.11 and C-V2X-Based Vehicular Communications Use-Cases and Performance: A Comprehensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galih Nugraha Nurkahfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budi Prawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrullah Armi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutun Juhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.95926 - 95958. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2023.3341092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of spectrum sensing under time-varying channels for cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Manco-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2024.3432738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Nano Core PCF With Fused Cladding for Supercontinuum Generation in 6G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Anbazhagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chandru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravikumar Chinthaginjala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalapraveen Bagadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (9), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023RS007690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning to Improve Vehicle-to-Vulnerable Road User Communications in C-V2X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeir Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 13853, pp.138-150. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29419-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric waves communications for Railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1248-1255. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Precise Underwater Object Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sathish Kaveripakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravikumar Chinthaginjala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Anbazhagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bal Virdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (9), pp.e2023RS007782. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023rs007782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 5G Fronthaul Based on FSO Using Spread Spectrum Codes and Graphene Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.3791. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23083791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Sum Rate of MCM-NOMA in Future Vehicular Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amazigh Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (7), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2023.3288938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Improvement of 3D-OCDMA-PON Hybrid System Next Generation Using Weight Zero Cross Correlation Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Mohammed Chikouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Karar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moussa H. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Arbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (10), pp.5869. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13105869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LSTM-Based Network Slicing Classification Future Predictive Framework for Optimized Resource Allocation in C-V2X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Salah Abood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxuan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Fathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Abduljabbar Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.129300-129310. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3332225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendrogram-based Artificial Neural Network modulation classification for dual-hop cooperative relaying communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.101929. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2022.101929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Unmanned Aerial Vehicle Assisted Sensor Node Localization in Wireless Networks: Soft Computing Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visalakshi Annepu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Rani Sona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinthaginjala Ravikumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalapraveen Bagadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.132875-132894. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3230661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum Sensing Using Software Defined Radio for Cognitive Radio Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Manco-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.131887-131908. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3229739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Error Rate Performance of Full-Duplex Cooperative NOMA in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amazigh Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Amrouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (3), pp.1742-1758. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2021.3138079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USRP RIO-based Testbed for Real-time Blind Digital Modulation Recognition in MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (10), 5 p., 2500-2504. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2022.3191787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precoded Large Scale Multi‐User‐MIMO System Using Likelihood Ascent Search for Signal Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalapraveen Bagadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinthaginjala V. Ravikumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagaraj Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (12), pp.e2022RS007573. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022RS007573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband 3-D Shared Aperture High Isolation Nine-Element Antenna Array for On-Demand Millimeter-Wave 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bal Virdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vadalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Dalarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Elena de Cos Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.169708. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2022.169708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer enhancement for next-generation railway communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.83152 - 83175. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3192971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codebook Designs for Millimeter-Wave Communication Systems in Both Lowand High-Mobility: Achievements and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.25786 - 25810. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3154016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of applied machine learning techniques for optical orthogonal frequency division multiplexing based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.e4400. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Signals in MC–CDMA Using a Novel Iterative Block Decision Feedback Equalizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalapraveen Bagadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cv Ravikumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sathish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bal Virdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.105674-105684. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3211392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling User Relaying In MCM-NOMA Under Doubly Selective Channels Using Iterative Interference Cancellation Schemes For Wireless IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amazigh Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsen Alouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Amrouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.7500304. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2022.3148330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High gain/bandwidth off-chip antenna loaded with metamaterial unit-cell impedance matching circuit for sub-terahertz near-field electronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bal Virdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Mariyanayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Vadalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Naser-Moghadasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.17893. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-22828-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDR Implementation of a Real-Time Testbed for Spectrum Sensing Under MIMO Time-Selective Channels for Cognitive Radio Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (8), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2021.3095247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time In-Lab Test of Eigenvalue-Based Spectrum Sensing Using USRP RIO SDR Boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.1029-1032. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2020.3037010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Adaptive Low-Complexity Time-Domain Equalizer for 100-Gb/s Direct-Detection Optical OFDM Systems Over Long-Reach SSMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Benieddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.3841-3847. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2020.2996384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based automatic modulation recognition for wireless communications: a comprehensive survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Jdid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Hong Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastaneh Mokayef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.57851-57873. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3071801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHY layer enhancements for next generation V2X communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.100385. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2021.100385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On 5G-V2X Use Cases and Enabling Technologies: A Comprehensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alalewi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.107710 - 107737. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3100472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Automatic Modulation Recognition Through Joint Contribution of Hand-Crafted and Contextual Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Jdid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Hong Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Rizon Bin Mohamed Juhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.104530-104546. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3099222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and evaluation of Volterra Nonlinear Equalizer for coherent RoF mobile front-haul network: a case study of QOSTBC-OFDM and QOSTBC-GFDM waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Aldalbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.153. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-021-02796-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linearized analog microwave photonic link with an eliminated even-order distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taimur Nazir Mirza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.4843 - 4851. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2021.3051394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Asynchronous and Synchronous OCDMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Raddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.3642-3653. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2020.2991678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-tone high efficient bandwidth system with an eliminated even-order distortions using double dual-parallel Mach-Zehnder modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taimur Mirza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100190. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rio.2021.100190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PHY/MAC cross-layer design with transmit antenna selection and power adaptation for receiver blocking problem in dense VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Bouraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, 100233, 10 p. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vehcom.2020.100233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and data detection for OFDM based cooperative system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Besseghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouzidi Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Zouggaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (4), pp.545-556. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-019-00622-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Estimation Techniques for Millimeter-Wave Communication Systems: Achievements and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Masarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1336-1363. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2020.3015394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of dual-polarized 5G waveforms and beyond in directly modulated DFB-laser using Volterra equalizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.056114. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.59.5.056114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrecy analysis over cascaded κ-μ fading channels with multiple eavesdroppers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deemah H. Tashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (8), pp.8433-8442. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2020.2995115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of UFMC waveform in graded index fiber for 5G communications and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyunghwan Oh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454, pp.124360. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Equalization for FBMC-OQAM Under Doubly Selective Channel Estimation Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (5), pp.863-866. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2019.2907938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of ZCZ codes in QS-DS-CDMA communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 164, pp.146-150. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind digital modulation classification for STBC‐OFDM system in presence of CFO and channels estimation errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Dehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Besseghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (17), pp.2827-2833. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2019.0362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Interference Cancellation for Multi-Carrier Modulation-Based Non-Orthogonal Multiple Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.2114-2117. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2019.2933817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance enhancement of 64 Gb/s OFDM system at 1550 nm over multimode fiber using Volterra equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 449, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2019.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of 2D-OCDMA system in long-reach passive optical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.64-72. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2019.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Sliding Window TD-LMMSE Channel Estimation for 5G Waveforms in High Mobility Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (9), pp.8974-8977. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2018.2845551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Eigenfilter Design Method for Channel Shortening Equalizer in TH-UWB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Benamara Benotmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (8), pp.7749-7753. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2018.2822178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of AO‐OFDM‐CDMA with advanced 2D‐hybrid coding for amplifier‐free LR‐PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-opt.2018.5042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Spectrum Sensing Using Extreme Eigenvalues for Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.1386-1389. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2017.2776147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of an IMDD optical OFDM-CDMA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (7), pp.1569-1574. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.001569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic modulation classification for D-STBC cooperative relaying networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tayakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bousbia-Salah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5), pp.780-783. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2018.2824813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Digital Modulation Identification for MIMO Systems in Railway Environments With High-Speed Channels and Impulsive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kharbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (8), pp.7370-7379. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2018.2834869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective approach for spectrum sensing using beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO relaying networks for cooperative spectrum sensing: False alarm and detection probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Souid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (Part 1), pp.194-200. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel support vector machine robust model based electrical equaliser for coherent optical orthogonal frequency division multiplexing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (7), pp.1091-1096. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2016.1115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Joint Blind Equalization and CFO Estimation for MC-CDMA System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92 (2), pp.315-331. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-016-3545-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of 2D‐OCDMA‐WDM system performance in 40‐Gb/s PON context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.141-147. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-opt.2016.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On classifiers for blind feature‐based automatic modulation classification over multiple‐input–multiple‐output channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kharbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (7), pp.790-795. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2015.1124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Joint Semi-blind Estimation of CFO and Channel for OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Besseghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouzidi Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (2), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-014-2139-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Modeling of the Coexistence of IEEE 802.15.4 and IEEE 802.11 in Saturation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene David Ngangue Ndih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (11), pp.1981-1984. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2015.2449298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Environmental Biosensor Based on Photonic Crystal Fiber with Bends Using Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Teyeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Abdel Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kofi Akowuah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 05 (03), pp.69-78. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2015.53006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of multiple-input multiple-output relay networks based impulse radio ultra-wideband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.1225-1233. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain LMMSE channel estimator based on sliding window for OFDM systems in high-mobility situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (12), pp.5728-5740. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2387255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Antenna Based Blind Spectrum Sensing in the Presence of Impulsive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (5), pp.2248-2257. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2013.2290839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Method for Improving the Capacity of Optical MIMO System Using MGDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aggoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (6), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2014.2363444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind digital modulation identification for time-selective MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kharbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.373-376. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2014.2318041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation recognition for MIMO relaying broadcast channels with direct link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.50-53. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCL.2013.111113.130655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed turbo coded cooperative networks under imperfect channel state information in Rayleigh fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (10), pp.973-979. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2012.0519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind digital modulation detector for MIMO systems over high-speed railway channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kharbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7865, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37974-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new code construction with zero cross correlation based on BIBD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djebari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 124 (18), pp.3419-3421. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2012.10.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of inter-vehicle relay network based IR-UWB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bensrhair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7865, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37974-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Channel Estimation with Dynamic Allocation Pilot Subcarriers for OFDM Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudali Ouarzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 04 (04), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wet.2013.44023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Class of Binary Zero Correlation Zone Sequence Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali L. Djebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Electronics and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.15-19. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9790/2834-0531519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel concatenated convolutional-based distributed coded cooperation scheme for relay channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67, pp.951-969. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-011-0433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind digital modulation identification for spatially-correlated MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.683-693. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2011.122211.110236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Passenger Services in Railway Stations Based on Mode Group Diversity Multiplexing Optical Fiber Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafa Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (10), pp. 1362-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of MIMO cross-layer MAC protocol based on antenna selection in ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.652-660. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental performances evaluation of a new multiple access technique for optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricean K-factor and SNR estimation for M-PSK modulated signals using the fourth-order cross-moments matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bousnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.1236-1239. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2012.061912.120708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the mode group diversity multiplexing technique for radio signal transmission over multimode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.3.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of multi-relay coded cooperative diversity in asynchronous code-division multiple-access over fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.683-692. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2010.0478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength and beam launching effects on silica optical fiber in local area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 283, pp.4234-4241. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Modulation Recognition Using Wavelet Transform and Neural Networks in Wireless Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (Article ID 532), pp.13. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/532898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to interference cancellation in DS-CDMA optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa-M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.204-212. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.1.000204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonic sensor based on photonic crystal structure using negative refraction for effective light coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mejatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.3269-3274. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2021488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light coupling between photonic crystal and standard photonic waveguides in a compact photonic integrated circuitry using 2D FDTD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Optics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.44-51. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874328500903010044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inter-modes mixing effects in mode group diversity multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282, pp.3908-3917. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.06.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel interference cancellation in DS-CDMA optical networks using bias compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zouine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.564-571. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.1358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improving of OCDMA system using 2-D optical codes with optical SIC receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haxha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.4744-4753. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2026293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Channel Equalization Using Constrained Generalized Pattern Search Optimization and Reinitialization Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahib Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tatkeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.765462. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/765462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baud spaced constant modulus blind equalization via hybrid genetic algorithm and generalized pattern search optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEU. International Journal of Electronics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62, pp.122-131. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2007.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of constraints on high speed Optical Code Division Multiplexing Access (OCDMA) link parameters due to fiber optic chromatic dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 281, pp.1030-1036. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.10.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing energy consumption within wireless sensors networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue on Ubiquitous Sensor Networks, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind modulation type detector for DPRS standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa-M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mvone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.225-241. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-006-9140-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-optic demonstrator for distributed antenna system indoor wireless applications using low-cost VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.811-814. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.1175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Acute Upper Gastrointestinal Bleeding in a District Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Kasem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Kamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanjanagud Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hudson Munyira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Laparoendoscopic &amp; Advanced Surgical Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (4), pp.355-361. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/lap.2006.16.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Estimation of Fast Varying Channels for Cellular Mobile Telecommunications Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaizouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (4), pp.527-536. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023275221420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Real-Time Beamforming Techniques for Railway Communication Systems in LoS and NLoS Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Denmark. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of LR-FHSS LPWAN Satellite Communication for IoMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puput Dani Prasetyo Adi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Stekelorom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Seminar on Research of Information Technology and Intelligent Systems: Advanced Intelligent Systems in Contemporary Society, ISRITI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Yogyakarta, Indonesia. pp.126-131, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISRITI64779.2024.10963493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of GMSK Modulation for Measuring SpO2 Using Software-Defined Radio and Universal Software Radio Peripheral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namarig Mohemed Taha Abdelrahman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Babiker Abdelnabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Advanced Systems and Emergent Technologies (IC_ASET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ic_aset61847.2024.10596236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Microwave on-off Keying Modulation Based on Multifunctional Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashif Aminulloh Fathnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiqqurrachman Taufiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadil Habibie Danufane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bali, Indonesia. pp.330 - 332, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/apmc60911.2024.10867754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Beamforming for High Mobility Millimeter-Wave Train-to-Infrastructure Networks: A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Canadian Conference on Electrical and Computer Engineering (CCECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Kingston, Canada. pp.746-752, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE59415.2024.10667240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Architecture design for High-Speed Internet of Things in Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namarig Mohemed Taha Abdelrahman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed Alhassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action CA19111 NEWFOCUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Athena, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies NOMA-MCM pour les Communications Véhiculaires 6G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Véhicules intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fédération de Recherche Transports Terrestres &amp; Mobilité (FR3733); Université de technologie de Compiègne; HEUDIASYC - UMR CNRS 7253, Jun 2024, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual Circularly Polarized MIMO Antenna with Controlled Slots for 5G Wireless Applications Across mm-Wave Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Veysi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Liveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 17th United Conference on Millemetre Waves and Terahertz Technologies (UCMMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Palermo, Italy. pp.194-198, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UCMMT62975.2024.10737774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G MCM Based NOMA in Vehicular Environments: A Comparative Analysis of F-OFDM and W-OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPW-Fed MIMO Smartphone Antenna Array with Radiation/Polarization Diversity for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ojaroudi Parchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Hwang See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Abd-Alhameed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE IAS Global Conference on Emerging Technologies (GlobConET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Londres, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobConET56651.2023.10150147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial Based Sensor Using Fractal Hilbert Structure for Liquid Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusul Khalid Abdulsattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Elwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Kouhalvandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Hassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Venice, Italy. pp.480-483, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA57318.2023.10297837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning to Improve Vehicle-to-Vulnerable Road User Communications in C-V2X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubeir Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Networking, UNet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Antenna Design for Wearable Telemedicine Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Yehia Abdel Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Elwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fathy Abo Sree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic. pp.122-127, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS59004.2023.10221503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Performance Of Beamforming Techniques Based On 3D Predefined Codebook Designs In 3GPP Mobile Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Third International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Hammamet, Tunisia. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC59637.2023.10527751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Cognitive Radio Networks via Relay and Jammer-Based Energy Harvesting on Cascaded Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deemah Tashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy. pp.3246-3251, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10278964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact Flexible UWB Antenna Using Different Substrate Materials for WBAN Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Yehia Abdel Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Elwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fathy Abo Sree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Photonics &amp; Electromagnetics Research Symposium (PIERS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic. pp.373-378, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS59004.2023.10221357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of PHY/MAC Cross-Layer Design for Next-Generation V2X Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Internet of Things and Intelligence Systems (IoTaIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, BALI, Indonesia. pp.98-104, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IoTaIS56727.2022.9975999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Multi-Band Flexible Antenna for ISM, WLAN, Wi-Fi, and 5G sub-6-GHz Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Muhammad Rizvi Jarchavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsin Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Dalarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Receiver for MCM Based NOMA in Doubly Selective Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Houda Bouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 2nd International Conference on Advanced Electrical Engineering (ICAEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Constantine, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE53772.2022.9961995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FBMC-OQAM for frequency-selective mmWave hybrid MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Masarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Austin, United States. pp.1593-1598, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric-Waves communication for Railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New gEneration of adaptable Wireless sensor NEtwork for way side objeCTs in rAilway enviRonments (NEWNECTAR), a laboratory demonstrator for optimized data collection process in rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Mechal Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13h World Congress on Railway Research 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Radio Access Technologies for Next Generation V2VRU Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2022 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.1524-1529, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Experimental Evaluation of Eigenvalue-based Spectrum Sensing using a Real-time SDR Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Ben Thameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Wireless Communications and Mobile Computing (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Harbin City, virtual, China. pp.1982-1987, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC51323.2021.9498884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Si and GaN GAA-NW-FETs in High-k Gate Oxides for Next Generation Mobile Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Raddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Porto, Portugal. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP49049.2020.9249531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Power 4.8 THz RTD-Based Oscillator with Tunable Graphene Antenna for 6G Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Raddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Technical Digest, proceedings of Signal Processing in Photonic Communications 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Washington, United States. SpM3I.2, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SPPCOM.2020.SpM3I.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSO-CDMA Systems Supporting end-to-end Network Slicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Raddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez-Santacruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Johannsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyqyri Haxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Image Acquisition and Display: Technology, Perception and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Washington, DC, United States. pp.JW2A.38, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/3D.2020.JW2A.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross layer protocol PHY/MAC for body pathloss in IEEE 802.11ah IoT network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasaja Wikanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France. pp.Poster3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G for Remote Driving of Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Morral Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Communication Technologies for Vehicles, Nets4Cars/Nets4Trains/Nets4Aircraft 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France. pp.137-147, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66030-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Sum Rate of MCM-Based NOMA and MCM-Based OMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 14th International Conference on Signal Processing and Communication Systems (ICSPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Adelaide, Australia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS50536.2020.9310001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of the covariance matrix size for spectrum sensing methods:beamforming versus eigenvalues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Symposium on Computers and Communications (ISCC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelona, Spain. pp.95-99, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC47284.2019.8969741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Multi-Carrier Modulation Techniques in High Speed Railway Environment with Impulsive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamen Alsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd 5G World Forum, IEEE 5GWF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dresden, Germany. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5GWF.2019.8911645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive Capacity Simulations of Massive MIMO Channels for 5G Mobile Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Computer Applications &amp; Information Security (ICCAIS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Riyadh, Saudi Arabia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAIS.2019.8769453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Doubly selective Channel Estimation for FBMC-OQAM using the LMMSE Filter for Future Railway Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITST 2018, 16th International Conference on Intelligent Transport Systems Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of an Optical OFDM-DMT System over Multimode Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Mhatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 20th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MIMO and cross layer design for VANETs: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasaja Wikanta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Signals and Systems (ICSigSys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bali, Indonesia. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSIGSYS.2017.7967027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Waveforms for Railway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 15th International Conference on ITS Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Warsaw, Poland. 5p, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2017.7972208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low complexity joint semi-blind estimation of CFO and channel for OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masmoudi Ramadhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouzidi Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 5th International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrum sensing for wireless communications using energy ratio and beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 2017 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Low-Complexity Spectrum Sensing: Analytical Approach Based Spatial Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, San Francisco, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel method for channel shortening in UWB system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Benamara Benotmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Sciences and Technologies in Maghreb, CISTEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 5G wireless communications based cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Sciences and Technologies in Maghreb, CISTEM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind spectrum sensing based spatial scanning and maximum energy ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Split, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOFTCOM.2016.7772125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of superimposed pilot schemes in iterative receivers for OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ghent, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB.2015.7177258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative time domain estimation of rapidly changing channel for OFDM systems in a cognitive radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Darazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beirut, Lebanon. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAEECE.2015.7113638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of two UWB pulse design methods for narrowband interference mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ouardas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low complexity turbo receiver for data nulling superimposed pilots in OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Fifth International Conference on Digital Information and Communication Technology and its Applications (DICTAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beirut, Lebanon. pp.32-37, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint semi-blind estimation of CFO and channel for OFDM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Besseghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouzidi Djebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation detection in intelligent transportation systems based on cooperative MIMO networks over Nakagami-m Fading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to cognitive radio awarenes for high mobility applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Electrical Sciences and Technologies in Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of OCDMA systems with 2-D optical codes in MMF channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Morocco. papier 252, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind primary user identification in MIMO cognitive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, IEEE ICC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary. pp.4546-4550, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6655285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted eigenvalue threshold based spectrum sensing with correlated multiple-antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th IEEE Vehicular Technology Conference, VTC Spring 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Yokohama, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2012.6240275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric multiple-antenna blind spectrum sensing by predicted eigenvalue threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2012, Cognitive Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.1624-1629, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upper bound of soft decode and forward relaying over Rayleigh fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WSEAS International Conference on Communications, part of CSCC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kos Island, Greece. pp.485-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile channel estimation based on basis expansion modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudali Ouarzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Valenciennes, France. paper ID 41, 167-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact calculation of the union bound for the performance of cooperative distributed turbo codes over Rayleigh fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Valenciennes, France. paper ID 37, 151-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Throughput maximization approach for O-MIMO systems using MGDM technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Anaheim, CA, United States. pp.2953-2958, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2012.6503566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained resource allocation for OFDMA cognitive radio networks with primary users activity consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandendorpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Wireless Communication Systems, ISWCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. pp.766-770, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric Multiple-Antenna Blind Spectrum Sensing by Predicted Eigenvalue Threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.1649-1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative diversity in coded CDMA systems over frequency-selective fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Kyoto, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5962768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissions radio haut débit sur fibres optiques appliquées aux transports terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2011 &amp; 7èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Maroc. CDROM, session E1, papier 95, 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Detection of the Number of Transmitting Antennas for Spatially-Correlated MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Intelligent Transport Systems Telecommunications, ITST'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, St Petersburg, Russia. pp.458-462, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2011.6060100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New passenger services in railway stations based on mode group diversity multiplexing optical fiber communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heddebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Railway Research, WCRR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France. pp.E5, 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative joint channel estimation and data detection for MIMO-CDMA systems over correlated fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Assra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Intelligent Transport Systems Telecommunications, ITST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.463-467, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2011.6060102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO cross-layer design for ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference, GLOBECOM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind modulation identification for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference, GLOBECOM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, FL, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic modulation recognition using wavelet transform and neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.234-238, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chromatic and modal dispersion on frequency response of optical multimode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Al-Holou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications, ISCC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tunisia. pp.188-194, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile ad hoc networking (MANET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Next Generation Mobil Networks, WNGMN'09, jointly with Mediterranean Microwave Symposium, MMS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tangiers, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel estimation of OFDM system for high data rate communications on mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudali Ouarzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications, ITST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.425-429, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of DAF cooperative CDMA networks in frequency-selective fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 69th Vehicular Technology Conference, VTC Spring 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Spain. pp.980-984, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2009.5073794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability in a dynamic discovery service-based Jini for the next generation vehicle network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lahdhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baroody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Al-Holou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Mohammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications, ISCC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tunisia. pp.30-35, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind MC-DS-CDMA parameters estimation in frequency selective channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Moniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Broadband Wireless Access Workshop Workshop, co-located with IEEE GLOBECOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic and modal effect of graded-index optical fiber in LAN context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Wireless and Optical Communications Conference, WOCC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOCC.2009.5312808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of modal dispersion on the parallel interference cancellation in DS-CDMA optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa-Mfoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IASTED International Conference on Communication Systems and Networks, CSN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Spain. paper 629-027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wavelength and launching condition on frequency response of optical silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Transparent Optical Networks - Mediterranean Winter, ICTON-MW'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTONMW.2008.4773073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoF & multi services in single-MMF LAN using mode group diversity multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies : from Theory to Applications, ICTTA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New global blind equalization with auto phase rotation correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Communications, Control and Signal Processing, ISCCSP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Malta. pp.53-57, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2008.4537191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New global blind equalization using two constant modulus asymmetrical modulations proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tatkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th IEEE Vehicular Technology Conference, VTC Spring 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Singapore. pp.663-667, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2008.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of parallel interference cancellation in optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communications, ICSPC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United Arab Emirates. pp.1107-1110, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPC.2007.4728517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization applied to radio over fiber system for 60 GHz high data rate WLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications, SETIT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bias compensation on the parallel interference cancellation in DS-CDMA optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mvone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual IEEE Global Communications Conference, GLOBECOM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.2434-2438, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2007.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the error probability for optical unipolar two-dimensional codes using a serial elimination interferences receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 ICTON Mediterranean Winter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Sousse, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTONMW.2007.4446956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new optimization approach for energy consumption within wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Advanced International Conference on Telecommunications, AICT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mauritius. pp.14, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICT.2007.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing energy consumption within wireless sensors networks using optimal transmission range between nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Shebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing and Communications, ICSPC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United Arab Emirates. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPC.2007.4728266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new management approach for finding an optimal path in an ad-hoc network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahib Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 International Conference on Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece. pp.65-65, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNS.2007.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downlink low-cost radio-optic demonstrator for distributed antenna system : pico-cellular applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.2618-2622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization via the use of generalized pattern search optimization and zero forcing sectionally convex cost function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over Fibre networks: Low cost solution for different applications and emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.2537-2542, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fibre networks : low cost solution for different applications and emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.2537-2542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downlink Low-cost Radio-Optic Demonstrator for Distributed Antenna System: Pico-Cellular Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.2618-2622, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization via the use of generalized pattern search optimization and zero forcing sectionnally convex cost function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.2303-2308, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fibre networks : low cost solution for different applications and emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. M'Foubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information and Communication Technologies : from theory to applications, ICTTA'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Damas, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the DDFSE equalizer by a frequency offset correction algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fractionnaly spaced constant modulus blind equalization for high order QAM signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.176-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to fractionally spaced constant modulus blind equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fractionally spaced constant modulus blind equalization for high order-QAM signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 Microwave Electronics: Measurements, Identification, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Bordeaux, France. pp.197-202, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2005.1628590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of performance of QPSK and pi/4-DQPSK modulators in the 3GPP UTRA-TDD chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Sciences of Electronic, Technologies of Information and Telecommunications, SETIT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvment of the DDFSE equalizer by a frequency offset correction algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.199-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the DDFSE receiver to the EDGE standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.709-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de l'égaliseur DDFSE pour le système EDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de TELECOM 2001 &amp; 2èmes Journées Franco-Maghrebines des Microondes et leurs Applications, JFMMA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-blind detection of type of modulation in european edge standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Boukour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Elbahhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Third Generation Wireless and Beyond (3Gwireless'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, San Francisco, CA, United States. pp.524-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind detection of modulation type in the digital cellular system EDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaizouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.CD-ROM, TE301-2F</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical estimation of fast channels for cellular mobile telecommunications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaizouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech enhancement for vehicle hands-free mobile telephony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bendjima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atika Rivenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rouvaen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gateway to 21st Century Communications Village. VTC 1999-Fall. IEEE VTS 50th Vehicular Technology Conference (Cat. No.99CH36324)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Amsterdam, Netherlands. pp.2168-2172 vol.4, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.1999.797322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revolutionizing vascular monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Stekelorom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puput Dani Prasetyo Adi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrullah Armi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique d'un environnement industriel 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steve NKOLO BEKONO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baranowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP CEM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of BPSK Modulation Using USRP for IoT Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namarig Mohemed Taha Abdelrahman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M.Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d'usage et architecture de haut niveau de la 5G-V2X (Vehicle-to-Everything)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed Internet of Things-based networks for the healthcare environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namarig Mohemed Taha Abdelrahman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs Concours de posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, L'Université de Mons et l'Université Polytechnique Hauts-de-France (UPHF), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross layer protocol PHY/MAC for body pathloss in IEEE 802.11ah IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasaja Wikanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-4, 2020, </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer design (PHY/MAC/NET) for vehicular ad-hoc networks (VANETs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Mons, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of things system for healthcare applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasaja Wikanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 802.11ah for a healthcare IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasaja Wikanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Triwinarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sensors, Energy Harvesting, Wireless Network and Smart Objects, SENSO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel shortening equalizer through energy concentration for TH-UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Benamara Benotmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Communication Systems and Signal Processing, ICOSIP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel shortening equalizer based on SVD decomposition in UWB systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Benamara Benotmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Elahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Electrical Engineering (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Boumerdes, Algeria. IEEE, International Conference on Electrical Engineering (ICEE), pp.1-6, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTEE.2015.7416706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio for high speed railway through dynamic and opportunistic spectrum reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cocheril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ghys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Transport Research Arena (TRA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. , pp.1-10, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Design Based Transmit Antenna Selection for Vehicular Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Attia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Technologies for Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9066, Springer International Publishing, pp.24-34, 2015, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17765-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques avancées pour les télécoms radio hertziennes et sur fibre optique : applications aux transports intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Applied Machine Learning Techniques for Optical OFDM based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giaccoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et amélioration d'un récepteur pour la norme EDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Dayoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. Université de Valenciennes et du Hainaut-Cambrésis, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001VALE0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId695"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9408222A"/>
+    <w:nsid w:val="8E38E6ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iyad-dayoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0910-4722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061553603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219308002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359611976" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-1565-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rahmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Karar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Rayif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.114511" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puput Dani Prasetyo Adi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stekelorom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrullah Armi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02564602.2025.2560812" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abdolkhani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abdel Khalek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2025.3536182" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeriah Bin Ali Wael" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Subekti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojits.2025.3584024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Cherifi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoutia Naima Sabri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-023-05947-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed I. Al-Rayif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.110666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha A Elwi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Taher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal S Virdee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J Garcia Zuazola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3392368" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galih Nugraha Nurkahfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Triwinarko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Prawara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tutun Juhana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2023.3341092" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3432738" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Abood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxuan He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Fathy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abduljabbar Rashid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3332225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Anbazhagan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Chinthaginjala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalapraveen Bagadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023RS007690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Kaveripakam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal Virdee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023rs007782" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Attwood" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrui Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.584" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Mlika" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cherkaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29419-8_11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187433v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sanches" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nobrega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mrabet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23083791" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allouis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amazigh Hamza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3288938" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125224v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Mohammed Chikouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Karar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moussa H. Barakat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Arbouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13105869" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Mariyanayagam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vadal&#224;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naser-Moghadasi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22828-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Amrouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2022.3148330" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cv Ravikumar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sathish" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3211392" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visalakshi Annepu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Rani Sona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinthaginjala Ravikumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3230661" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Djebbar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2022.101929" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2021.3138079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ben Thameur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3191787" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3229739" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinthaginjala V. Ravikumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagaraj Challa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajesh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022RS007573" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739680v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dalarsson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena de Cos G&#243;mez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2022.169708" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Mabrouki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3154016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745413v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sibel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3192971" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507988v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giacoumidis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4400" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.3037010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382867v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Benieddi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Elahmar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyqyri Haxha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2996384" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2021.3095247" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Jdid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Lim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastaneh Mokayef" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3071801" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382808v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2021.100385" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03311360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alalewi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3100472" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Rizon Bin Mohamed Juhari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3099222" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aissaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Mhatli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gharbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aldalbahi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Attia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-021-02796-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Raddo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2991678" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taimur Nazir Mirza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3051394" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taimur Mirza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2021.100190" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507911v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bahloul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghwan Oh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124360" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Bouraoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2020.100233" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Besseghier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouzidi Djebbar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Zouggaret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00622-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Masarra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3015394" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321531v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.056114" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321551v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deemah H. Tashman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.2995115" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574549v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saideh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2907938" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Addad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djebbari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLXN85MZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507898v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dehri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2019.0362" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Alsaba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2933817" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.05.048" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDGKJ2D5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2019.04.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tayakout" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Ghanem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bousbia-Salah" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2018.2824813" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185110v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2834869" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508926v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benamara Benotmane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2822178" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871302v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2845551" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2018.5042" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508928v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Bouallegue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2776147" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185117v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001569" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383662v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Hassan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2016.11.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382910v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2016.1115" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masmoudi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-016-3545-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382898v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souid" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Ben Chikha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2017.07.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508931v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2016.0142" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382947v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2015.1124" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalakech" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2387255" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383003v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-014-2139-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382951v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene David Ngangue Ndih" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2449298" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383011v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Teyeb" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Abdel Malek" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kofi Akowuah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2015.53006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382955v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Issa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.2399" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GRW7QM6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954477v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ben Chikha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.111113.130655" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939015v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2290839" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383017v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baklouti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haxha" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Attia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggoun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2014.2363444" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986897v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2318041" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877702v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Issa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensrhair" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FC531BTJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872034v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djebari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2012.10.078" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN07L3ZH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383023v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudali Ouarzazi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2013.44023" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468500v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fassi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali L. Djebbari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/2834-0531519" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872036v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2012.0519" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877703v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_19" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-62T1FLGJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788185v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bousnina" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Ben Salah" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.061912.120708" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788179v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Chikha" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaoui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-011-0433-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4008TN7W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788181v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2011.122211.110236" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998188v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafa Loum" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heddebaut" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788178v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Mao" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamouda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.1002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788186v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatkeu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loum" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572647v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.3.000001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597103v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eid" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2010.0478" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549472v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mrabet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.06.034" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-585ZV573-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542402v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/532898" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471837v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2026293" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471830v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okassa-M'Foubat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.1.000204" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471827v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouerghi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdelmalek" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abid" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mejatty" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2021488" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471828v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aroua" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trombi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874328500903010044" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471836v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okassa M'Foubat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.06.065" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHPJVF7M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471835v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zouine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1358" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GFT4WP4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356905v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaouche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2007.03.011" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJV531VH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505953v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahib Zaouche" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/765462" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356904v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.10.079" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG40989R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283521v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shebli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283515v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvone" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-006-9140-8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988W8GLZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283520v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1175" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VFPTWHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383075v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Kasem" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Kamal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanjanagud Chandra" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson Munyira" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/lap.2006.16.355" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508978v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaizouni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023275221420" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKHMPNKH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150793v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999481" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839934v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zakeri" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Veysi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Moradi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Liveri" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UCMMT62975.2024.10737774" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927178v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Bouda" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783226" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072652v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISRITI64779.2024.10963493" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672704v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namarig Mohemed Taha Abdelrahman Ahmed" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Babiker Abdelnabi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Alhassan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ic_aset61847.2024.10596236" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993440v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashif Aminulloh Fathnan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taufiqqurrachman Taufiq" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Habibie Danufane" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apmc60911.2024.10867754" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698453v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE59415.2024.10667240" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04691266v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548804v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Babiker" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed Alhassan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168425v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ojaroudi Parchin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Hwang See" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Abd-Alhameed" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobConET56651.2023.10150147" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566277v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusul Khalid Abdulsattar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Elwi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Kouhalvandi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Hassain" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297837" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829840v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224896v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Yehia Abdel Fatah" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fathy Abo Sree" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS59004.2023.10221503" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04580120v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC59637.2023.10527751" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372680v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deemah Tashman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278964" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225157v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS59004.2023.10221357" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778810v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838580" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737945v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Muhammad Rizvi Jarchavi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Iqbal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814285" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951687v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IoTaIS56727.2022.9975999" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896135v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE53772.2022.9961995" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675386v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771667" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106265v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487742v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Mechal Molla" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382830v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498884" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382857v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Fonseca" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Duarte" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP49049.2020.9249531" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382860v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2020.SpM3I.2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382865v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez-Santacruz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Johannsen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2020.JW2A.38" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350300v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasaja Wikanta" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04135688v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Morral Adell" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66030-7_12" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382843v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS50536.2020.9310001" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383700v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC47284.2019.8969741" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382891v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF.2019.8911645" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382890v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAIS.2019.8769453" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871230v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382895v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473973" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318304v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925632" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382920v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIGSYS.2017.7967027" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557679v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2017.7972208" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382907v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masmoudi Ramadhan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192188" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318303v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997142" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565964v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582851v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318305v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2016.7772125" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382988v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Zaarour" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113166" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382952v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2015.7177258" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383026v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Darazi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113638" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383013v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouardas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076964" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079858v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563960v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076966" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383015v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076963" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921193v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655285" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804740v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711756v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802542v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2012.6240275" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802531v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364340" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802558v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802533v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802520v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802525v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brah" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandendorpe" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328471" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820960v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503566" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591370v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800227v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962768" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666132v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060100" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800229v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800173v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Assra" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060102" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568620v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683718" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568619v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683276" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474118v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC.2009.5312808" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474120v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399351" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474121v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399317" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575456v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474132v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al-Holou" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202360" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474161v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2009.5073794" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474155v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lahdhiri" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baroody" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mohammad" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202398" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474162v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360761" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375743v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2008.4773073" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360431v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okassa-Mfoubat" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375749v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okassa" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530245" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360433v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2008.4537191" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360432v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.147" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383072v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2007.13" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362693v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPC.2007.4728517" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284418v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Foubat" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.463" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366995v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383068v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2007.4446956" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284411v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT.2007.2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362694v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPC.2007.4728266" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128180v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zouin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. M'Foubat" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130863v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154940v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383098v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684807" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130864v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383083v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684822" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383093v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684765" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126476v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126477v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126766v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383099v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2005.1628590" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142314v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147098v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149883v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mechai" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152918v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152928v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Boukour" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbahhar" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152913v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152929v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383105v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bendjima" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.1999.797322" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068878v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826786v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steve NKOLO BEKONO" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baranowski" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504541v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M.Alhassan" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150379v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545944v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322802v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9278825" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278825" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576494v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03549758v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553069v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582994v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079387v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTEE.2015.7416706" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079802v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382968v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17765-6_3" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573142v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383143v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giaccoumidis" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152911v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001VALE0032" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iyad-dayoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0910-4722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061553603" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219308002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359611976" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-1565-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rahmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Karar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Rayif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2025.114511" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abdolkhani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abdel Khalek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Hamouda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2025.3536182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puput Dani Prasetyo Adi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stekelorom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrullah Armi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02564602.2025.2560812" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeriah Bin Ali Wael" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Subekti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ojits.2025.3584024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Cherifi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghoutia Naima Sabri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-023-05947-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha A Elwi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Taher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal S Virdee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J Garcia Zuazola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3392368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed I. Al-Rayif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.110666" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galih Nugraha Nurkahfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Triwinarko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Prawara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tutun Juhana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2023.3341092" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Manco-Vasquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3432738" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Anbazhagan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikumar Chinthaginjala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalapraveen Bagadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023RS007690" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeir Mlika" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cherkaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29419-8_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Attwood" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrui Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.584" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Kaveripakam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal Virdee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023rs007782" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neves" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sanches" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nobrega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mrabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23083791" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150407v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Allouis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amazigh Hamza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3288938" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Mohammed Chikouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Karar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moussa H. Barakat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Arbouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13105869" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Abood" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxuan He" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Fathy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abduljabbar Rashid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3332225" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Djebbar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2022.101929" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visalakshi Annepu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Rani Sona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinthaginjala Ravikumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3230661" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ben Thameur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3229739" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Amrouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2021.3138079" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747595v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2022.3191787" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinthaginjala V. Ravikumar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagaraj Challa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajesh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022RS007573" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739680v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vadal&#224;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dalarsson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena de Cos G&#243;mez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2022.169708" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sibel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3192971" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Mabrouki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3154016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giacoumidis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4400" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799710v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cv Ravikumar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sathish" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3211392" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2022.3148330" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Mariyanayagam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naser-Moghadasi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22828-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2021.3095247" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.3037010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382867v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Benieddi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Elahmar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyqyri Haxha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2996384" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Jdid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Lim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastaneh Mokayef" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3071801" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382808v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2021.100385" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03311360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alalewi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3100472" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Rizon Bin Mohamed Juhari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3099222" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aissaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Mhatli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gharbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aldalbahi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Attia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-021-02796-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383630v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taimur Nazir Mirza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3051394" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382869v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Raddo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2991678" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taimur Mirza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2021.100190" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Bouraoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2020.100233" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Besseghier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouzidi Djebbar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Zouggaret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00622-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Masarra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3015394" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.59.5.056114" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321551v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deemah H. Tashman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2020.2995115" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507911v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bahloul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunghwan Oh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124360" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03574549v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saideh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2907938" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Addad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djebbari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLXN85MZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507898v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dehri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2019.0362" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Alsaba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2933817" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.05.048" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDGKJ2D5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2019.04.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2845551" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benamara Benotmane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2822178" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508921v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2018.5042" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Bouallegue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2776147" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001569" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117867v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tayakout" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Ghanem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bousbia-Salah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2018.2824813" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185110v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2834869" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383662v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Hassan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2016.11.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Souid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Ben Chikha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2017.07.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382910v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2016.1115" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382946v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Masmoudi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-016-3545-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508931v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2016.0142" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382947v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2015.1124" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383003v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-014-2139-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382951v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene David Ngangue Ndih" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2015.2449298" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383011v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Teyeb" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Abdel Malek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kofi Akowuah" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2015.53006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Issa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.2399" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GRW7QM6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383658v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalakech" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2387255" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2290839" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383017v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baklouti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haxha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Attia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aggoun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2014.2363444" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2014.2318041" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954477v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ben Chikha" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.111113.130655" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872036v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2012.0519" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877703v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_19" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-62T1FLGJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872034v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djebari" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2012.10.078" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN07L3ZH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877702v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Issa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bensrhair" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37974-1_8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FC531BTJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383023v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudali Ouarzazi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2013.44023" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468500v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fassi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali L. Djebbari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/2834-0531519" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788179v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Chikha" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaoui" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rouvaen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-011-0433-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4008TN7W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788181v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2011.122211.110236" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998188v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafa Loum" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heddebaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788178v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Mao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamouda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.1002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788186v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatkeu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loum" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heddebaut" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788185v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bousnina" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Ben Salah" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.061912.120708" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572647v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.3.000001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597103v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eid" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2010.0478" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549472v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mrabet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.06.034" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-585ZV573-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542402v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/532898" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471830v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okassa-M'Foubat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.1.000204" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471827v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouerghi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdelmalek" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abid" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mejatty" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2021488" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471828v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aroua" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trombi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874328500903010044" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471836v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okassa M'Foubat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.06.065" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHPJVF7M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471835v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zouine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1358" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GFT4WP4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471837v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2026293" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505953v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahib Zaouche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/765462" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356905v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaouche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2007.03.011" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJV531VH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356904v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.10.079" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG40989R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283521v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shebli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283515v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvone" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-006-9140-8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-988W8GLZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283520v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.1175" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VFPTWHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383075v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Kasem" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Kamal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanjanagud Chandra" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson Munyira" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/lap.2006.16.355" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03508978v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaizouni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023275221420" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKHMPNKH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150793v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999481" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072652v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISRITI64779.2024.10963493" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672704v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namarig Mohemed Taha Abdelrahman Ahmed" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Babiker Abdelnabi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Alhassan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ic_aset61847.2024.10596236" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993440v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashif Aminulloh Fathnan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taufiqqurrachman Taufiq" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadil Habibie Danufane" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apmc60911.2024.10867754" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698453v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE59415.2024.10667240" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548804v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Babiker" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed Alhassan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04691266v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839934v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zakeri" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Veysi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Moradi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Liveri" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UCMMT62975.2024.10737774" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927178v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Bouda" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783226" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168425v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ojaroudi Parchin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Hwang See" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Abd-Alhameed" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobConET56651.2023.10150147" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566277v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusul Khalid Abdulsattar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Elwi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Kouhalvandi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Hassain" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297837" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829840v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224896v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Yehia Abdel Fatah" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fathy Abo Sree" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS59004.2023.10221503" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04580120v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC59637.2023.10527751" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372680v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deemah Tashman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278964" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225157v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS59004.2023.10221357" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951687v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IoTaIS56727.2022.9975999" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737945v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Muhammad Rizvi Jarchavi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Iqbal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814285" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896135v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE53772.2022.9961995" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675386v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771667" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106265v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04487742v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Mechal Molla" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Badis" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778810v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838580" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382830v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498884" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382857v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Fonseca" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Duarte" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP49049.2020.9249531" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382860v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2020.SpM3I.2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382865v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez-Santacruz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Johannsen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2020.JW2A.38" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350300v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasaja Wikanta" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04135688v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Morral Adell" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66030-7_12" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382843v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS50536.2020.9310001" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383700v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC47284.2019.8969741" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382891v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF.2019.8911645" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382890v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAIS.2019.8769453" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871230v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382895v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473973" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382920v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIGSYS.2017.7967027" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557679v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2017.7972208" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382907v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masmoudi Ramadhan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192188" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318303v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997142" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318304v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925632" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582851v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03565964v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318305v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2016.7772125" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382952v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Zaarour" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2015.7177258" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383026v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Darazi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113638" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383013v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ouardas" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076964" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382988v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113166" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03563960v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076966" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383015v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076963" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079858v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804740v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921193v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655285" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802542v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2012.6240275" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802531v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364340" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802558v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802533v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802520v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820960v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503566" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802525v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brah" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandendorpe" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328471" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711756v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800227v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962768" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591370v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666132v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060100" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800229v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800173v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Assra" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060102" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568619v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683276" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568620v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683718" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474120v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399351" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474132v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al-Holou" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202360" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575456v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474121v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399317" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474161v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2009.5073794" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474155v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lahdhiri" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baroody" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mohammad" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202398" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474162v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360761" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474118v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC.2009.5312808" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360431v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okassa-Mfoubat" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375743v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2008.4773073" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375749v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okassa" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530245" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360433v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2008.4537191" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360432v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.147" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362693v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPC.2007.4728517" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366995v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284418v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Foubat" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.463" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383068v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2007.4446956" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284411v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT.2007.2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362694v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPC.2007.4728266" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383072v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2007.13" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130863v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154940v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383098v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zouin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. M'Foubat" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684807" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130864v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383083v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684822" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383093v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684765" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128180v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126476v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126477v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126766v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383099v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2005.1628590" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142314v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147098v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149883v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mechai" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152918v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152928v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Boukour" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbahhar" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152913v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152929v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383105v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bendjima" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.1999.797322" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068878v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826786v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steve NKOLO BEKONO" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baranowski" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504541v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M.Alhassan" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04150379v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545944v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322802v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9278825" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278825" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03576494v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03549758v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553069v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582994v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079387v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTEE.2015.7416706" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079802v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03382968v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17765-6_3" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573142v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03383143v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giaccoumidis" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152911v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001VALE0032" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>