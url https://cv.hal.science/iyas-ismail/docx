--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -125,161 +125,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local X-ray intermolecular radiative decay probes solvation shell of ions in water</w:t>
+                <w:t xml:space="preserve">From Ground to Excited State: Revealing Bond Polarity Change via K&amp;lt;sup&amp;gt;–2&amp;lt;/sup&amp;gt;V Spectroscopy and Brillouin Inverse Theorem (BIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Söderström</w:t>
+                <w:t xml:space="preserve">S. Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas M Cornetta</w:t>
+                <w:t xml:space="preserve">R. Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ekholm</w:t>
+                <w:t xml:space="preserve">I. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Carravetta</w:t>
+                <w:t xml:space="preserve">D. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaldo Naves De Brito</w:t>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.10046. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (36), pp.9362 - 9369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65581-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396918v1</w:t>
+                <w:t xml:space="preserve">hal-05350509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution electron–multi-ion coincidence set-up for gas-phase experiments in the tender and hard X-ray range</w:t>
               </w:r>
@@ -393,4181 +393,4181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ground to Excited State: Revealing Bond Polarity Change via K&amp;lt;sup&amp;gt;–2&amp;lt;/sup&amp;gt;V Spectroscopy and Brillouin Inverse Theorem (BIT)</w:t>
+                <w:t xml:space="preserve">Emergence of pseudoresonance in high-intensity resonant inelastic x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carniato</w:t>
+                <w:t xml:space="preserve">Sang-Kil Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Püttner</w:t>
+                <w:t xml:space="preserve">Thomas Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ismail</w:t>
+                <w:t xml:space="preserve">Jacob Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Peng</w:t>
+                <w:t xml:space="preserve">Laura Budewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Kai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (36), pp.9362 - 9369. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/drmh-vmgk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350509v1</w:t>
+                <w:t xml:space="preserve">hal-05391354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of pseudoresonance in high-intensity resonant inelastic x-ray scattering</w:t>
+                <w:t xml:space="preserve">Non-local X-ray intermolecular radiative decay probes solvation shell of ions in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Kil Son</w:t>
+                <w:t xml:space="preserve">Johan Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baumann</w:t>
+                <w:t xml:space="preserve">Lucas M Cornetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Pedersen</w:t>
+                <w:t xml:space="preserve">Victor Ekholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Budewig</w:t>
+                <w:t xml:space="preserve">Vincenzo Carravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Li</w:t>
+                <w:t xml:space="preserve">Arnaldo Naves De Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051101. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.10046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/drmh-vmgk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391354v1</w:t>
+                <w:t xml:space="preserve">hal-05396918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear spectral dispersion in resonant Auger scattering from SF 6 for studying nuclear potentials and dynamics</w:t>
+                <w:t xml:space="preserve">X-ray induced ultrafast charge transfer in thiophene-based conjugated polymers controlled by core-hole clock spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kimberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Krasnov</w:t>
+                <w:t xml:space="preserve">Fernanda B. Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boudjemia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Marchenko</w:t>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.062814⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.1234-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp04303g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350517v1</w:t>
+                <w:t xml:space="preserve">hal-04387219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray induced ultrafast charge transfer in thiophene-based conjugated polymers controlled by core-hole clock spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOSARIX: Multi-crystal spectrometer in the tender x-ray range at SOLEIL synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roba Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp04303g⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0199230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387219v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast nuclear dynamics in double-core-ionized water molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Inhester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Trinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (1), pp.013108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.013108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSARIX: Multi-crystal spectrometer in the tender x-ray range at SOLEIL synchrotron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+                <w:t xml:space="preserve">Resonant Raman Auger spectroscopy on transient core-excited Ne ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roba Moussaoui</w:t>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Vacheresse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">Alberto de Fanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0199230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (22), pp.225001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad6369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583638v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Raman Auger spectroscopy on transient core-excited Ne ions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of molecular resonant double-core excitation driven by intense X-ray pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M Baumann</w:t>
+                <w:t xml:space="preserve">Eetu Pelimanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Boll</w:t>
+                <w:t xml:space="preserve">Adam Fouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto de Fanis</w:t>
+                <w:t xml:space="preserve">Phay Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dold</w:t>
+                <w:t xml:space="preserve">Sergey Bokarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (22), pp.225001. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad6369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-024-01804-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776688v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of molecular resonant double-core excitation driven by intense X-ray pulses</w:t>
+                <w:t xml:space="preserve">Nonlinear spectral dispersion in resonant Auger scattering from SF 6 for studying nuclear potentials and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eetu Pelimanni</w:t>
+                <w:t xml:space="preserve">V. Kimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Fouda</w:t>
+                <w:t xml:space="preserve">P. Krasnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phay Ho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baumann</w:t>
+                <w:t xml:space="preserve">N. Boudjemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Bokarev</w:t>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.341. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (6), pp.062814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-024-01804-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.062814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378605v1</w:t>
+                <w:t xml:space="preserve">hal-05350517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Pathway to Double-Core-Hole States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auger decay of 1s−1 3p−1nln ′ l ′ doubly excited states in Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferté</w:t>
+                <w:t xml:space="preserve">M. Žitnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Penent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">M. Hrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawei Peng</w:t>
+                <w:t xml:space="preserve">A. Mihelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turnšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.253201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.053113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.053113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776690v1</w:t>
+                <w:t xml:space="preserve">hal-04290787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger decay of 1s−1 3p−1nln ′ l ′ doubly excited states in Ar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hrast</w:t>
+                <w:t xml:space="preserve">Generalization of the post-collision interaction effect from gas-phase to solid-state systems demonstrated in thiophene and its polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mihelič</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Turnšek</w:t>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.053113⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.013048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290787v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy variation of double K-shell photoionization of Ne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S H Southworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S H Southworth</w:t>
+                <w:t xml:space="preserve">D. Koulentianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Li</w:t>
+                <w:t xml:space="preserve">G. Doumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (2), pp.023110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physreva.107.023110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multielectron coincidence spectroscopy of the Ar 2 + ( 2 p − 2 ) double-core-hole decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Mailhiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Mailhiot</w:t>
+                <w:t xml:space="preserve">Marko Huttula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klemen Bučar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (6), pp.063108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of the post-collision interaction effect from gas-phase to solid-state systems demonstrated in thiophene and its polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+                <w:t xml:space="preserve">Isotope effects in dynamics of water isotopologues induced by core ionization at an x-ray free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Inhester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Journel</w:t>
+                <w:t xml:space="preserve">M. Ilchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013048⟩</w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.054302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/4.0000197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969770v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope effects in dynamics of water isotopologues induced by core ionization at an x-ray free-electron laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Boll</w:t>
+                <w:t xml:space="preserve">Auger Shake-Up Assisted Electron Recapture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turnšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/4.0000197⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (20), pp.203001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.203001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282777v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger Shake-Up Assisted Electron Recapture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Turnšek</w:t>
+                <w:t xml:space="preserve">Alternative Pathway to Double-Core-Hole States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Penent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 131 (20), pp.203001. </w:t>
+              <w:t xml:space="preserve">, 2023, 131 (25), pp.253201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.203001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.253201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290785v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted and sequential three-body fragmentation of deep-core-ionized carbon disulfide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First (e,e) coincidence measurements on solvated sodium benzoate in water using a magnetic bottle time-of-flight spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Marin</w:t>
+                <w:t xml:space="preserve">L. Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zmerli</w:t>
+                <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Ismail</w:t>
+                <w:t xml:space="preserve">R. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.183-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP04272J⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp02982k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959229v1</w:t>
+                <w:t xml:space="preserve">hal-03924407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron delocalisation in conjugated sulfur heterocycles probed by resonant Auger spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV-induced dissociation of CH2BrI probed by intense femtosecond XUV pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Allum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05910F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (1), pp.014001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ac489d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625285v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First (e,e) coincidence measurements on solvated sodium benzoate in water using a magnetic bottle time-of-flight spectrometer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling a magnetic bottle multi-electron spectrometer with a liquid micro-jet device: a comprehensive study of solvated sodium benzoate at the O 1 s threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reinhardt</w:t>
+                <w:t xml:space="preserve">Marine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp02982k⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, pp.01009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202227301009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924407v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-induced dissociation of CH2BrI probed by intense femtosecond XUV pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felix Allum</w:t>
+                <w:t xml:space="preserve">Dynamics of core-excited ammonia: disentangling fragmentation pathways by complementary spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasra Amini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sadia Bari</w:t>
+                <w:t xml:space="preserve">Farzad Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ac489d⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03488c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797396v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a magnetic bottle multi-electron spectrometer with a liquid micro-jet device: a comprehensive study of solvated sodium benzoate at the O 1 s threshold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postcollision-interaction effects in multistep Auger transitions following Ar 1 s photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhei Kosugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fournier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Reinhardt</w:t>
+                <w:t xml:space="preserve">Dimitrios Koulentianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202227301009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.033114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.033114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924957v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of core-excited ammonia: disentangling fragmentation pathways by complementary spectroscopic methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Ultrafast dissociation of ammonia: Auger Doppler effect and redistribution of the internal energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kukk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sari Granroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eero Itälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp03488c⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Ivan Powis: Advances in Molecular Photoelectron Spectroscopy: Fundamentals &amp; Application, 24 (10), pp.5842-5854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05499F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887164v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postcollision-interaction effects in multistep Auger transitions following Ar 1 s photoionization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference of two-photon transitions induced by XUV light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaž Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Mihelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Bučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuhei Kosugi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+                <w:t xml:space="preserve">Špela Krušič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Koulentianos</w:t>
+                <w:t xml:space="preserve">Richard Squibb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (3), pp.033114. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.033114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.447436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852561v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference of two-photon transitions induced by XUV light</w:t>
+                <w:t xml:space="preserve">Resonant Auger decay induced by the symmetry-forbidden 1&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; → 6&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; transition of the SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matjaž Žitnik</w:t>
+                <w:t xml:space="preserve">Antonio Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrej Mihelič</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Squibb</w:t>
+                <w:t xml:space="preserve">Nacer Boudjemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.447436⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Collection: Commemorating the Career of David Arthur Shirley, 40 (4), pp.042801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0001890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844046v1</w:t>
+                <w:t xml:space="preserve">hal-03797323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dissociation of ammonia: Auger Doppler effect and redistribution of the internal energy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farzad Hosseini</w:t>
+                <w:t xml:space="preserve">Concerted and sequential three-body fragmentation of deep-core-ionized carbon disulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sari Granroth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eero Itälä</w:t>
+                <w:t xml:space="preserve">C. Bomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Ivan Powis: Advances in Molecular Photoelectron Spectroscopy: Fundamentals &amp; Application, 24 (10), pp.5842-5854. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05499F⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP04272J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598117v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Auger decay induced by the symmetry-forbidden 1&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; → 6&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; transition of the SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron delocalisation in conjugated sulfur heterocycles probed by resonant Auger spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Santos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Carlos de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Special Collection: Commemorating the Career of David Arthur Shirley, 40 (4), pp.042801. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.8477-8487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0001890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05910F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797323v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A von Hamos spectrometer based on highly annealed pyrolytic graphite crystal in tender x-ray domain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inner-Shell-Ionization-Induced Femtosecond Structural Dynamics of Water Molecules Imaged at an X-Ray Free-Electron Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Marin</w:t>
+                <w:t xml:space="preserve">T. Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Inhester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kastirke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0054421⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVX.11.041044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288763v1</w:t>
+                <w:t xml:space="preserve">hal-03797407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified treatment of recoil and Doppler broadening in molecular high-energy photoemission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kukk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M N Piancastelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (6), pp.063077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/ac08b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner-Shell-Ionization-Induced Femtosecond Structural Dynamics of Water Molecules Imaged at an X-Ray Free-Electron Laser</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonstatistical behavior of the photoionization of spin–orbit doublets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kastirke</w:t>
+                <w:t xml:space="preserve">Ralph Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica B Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVX.11.041044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (8), pp.085001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/abef51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797407v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236214v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstatistical behavior of the photoionization of spin–orbit doublets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic Multilayer for X-ray Spectroscopy in the Li K Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica B Martins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">Vladimir Polkonikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Chkhalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Pleshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/abef51⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.6385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11146385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236214v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Multilayer for X-ray Spectroscopy in the Li K Range</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Buried Interfaces in Fe/Si Multilayer by hard X-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rividi</w:t>
+                <w:t xml:space="preserve">Hina Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11146385⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (12), pp.1043-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.7005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284367v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Buried Interfaces in Fe/Si Multilayer by hard X-ray emission spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A von Hamos spectrometer based on highly annealed pyrolytic graphite crystal in tender x-ray domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+                <w:t xml:space="preserve">Thierry Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (12), pp.1043-1047. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (7), pp.073104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.7005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0054421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428877v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and multiple excitations in double-core-hole states of free water molecules</w:t>
               </w:r>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4700,90 +4700,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard x-ray spectroscopy and dynamics of isolated atoms and molecules: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piancastelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 83 (1), pp.016401. </w:t>
@@ -4821,103 +4821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron spectroscopy and dynamics of HBr around the Br 1s −1 threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Boudjemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (46), pp.26806-26818. </w:t>
@@ -5066,1034 +5066,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved inner-shell photoelectron spectroscopy: From a bound molecule to an isolated atom</w:t>
+                <w:t xml:space="preserve">Energy Transfer into Molecular Vibrations and Rotations by Recoil in Inner-Shell Photoemission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Brausse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sadia Bari</w:t>
+                <w:t xml:space="preserve">E. Kukk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. d. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Granroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043429⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.073002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01894499v1</w:t>
+                <w:t xml:space="preserve">hal-02323039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and position sensitive photon detector for coincidence measurements in the keV energy range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vacheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Palaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89 (11), pp.113101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5048366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer into Molecular Vibrations and Rotations by Recoil in Inner-Shell Photoemission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Céolin</w:t>
+                <w:t xml:space="preserve">Ultrafast nuclear dynamics in the doubly-core-ionized water molecule observed via Auger spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Inhester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Granroth</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (7), </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.073002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323039v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nuclear dynamics in the doubly-core-ionized water molecule observed via Auger spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Inhester</w:t>
+                <w:t xml:space="preserve">Coulomb explosion imaging of CH 3 I and CH 2 ClI photodissociation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Allum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Goldsztejn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Journel</w:t>
+                <w:t xml:space="preserve">Michael Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (20), pp.204313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5041381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322930v1</w:t>
+                <w:t xml:space="preserve">hal-02323002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb explosion imaging of CH 3 I and CH 2 ClI photodissociation dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved inner-shell photoelectron spectroscopy: From a bound molecule to an isolated atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Burt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Felix Brausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149 (20), pp.204313. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), pp.043429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5041381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323002v1</w:t>
+                <w:t xml:space="preserve">cea-01894499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfemtosecond Control of Molecular Fragmentation by Hard X-Ray Photons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electronic-state–lifetime interference in the hard-x-ray regime: Argon as a showcase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.213001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (1), pp.012509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.012509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551604v1</w:t>
+                <w:t xml:space="preserve">hal-01546009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic-state–lifetime interference in the hard-x-ray regime: Argon as a showcase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Subfemtosecond Control of Molecular Fragmentation by Hard X-Ray Photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sisourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (1), pp.012509. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (21), pp.213001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.012509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.213001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546009v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Energy Surface Reconstruction and Lifetime Determination of Molecular Double-Core-Hole States in the Hard X-Ray Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6144,103 +6144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed assignment of normal and resonant Auger spectra of Xe near the L edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kushawaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (2), pp.022501. </w:t>
@@ -6330,51 +6330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (4), pp.042001. </w:t>
@@ -6412,103 +6412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of the double-core-hole hypersatellite Auger spectrum of Ne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (1), </w:t>
@@ -6572,596 +6572,596 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de molécules d'intérêt biologique solvatées en micro-jet liquide par spectroscopie d'électrons en coïncidences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-crystal von Hamos spectrometer in the tender X-ray range: commissioning and first scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNSPE 2022 - Journées Nationales des Spectroscopies de Photoémission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Photoionization (IWP) Resonant Inelastic X-ray Scattering (RIXS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Zao-cho, Japan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872066v1</w:t>
+                <w:t xml:space="preserve">hal-03951339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atomic two-color XUV interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mihelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Žitnik</w:t>
+                <w:t xml:space="preserve">K Bučar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mihelič</w:t>
+                <w:t xml:space="preserve">Š Krušič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Squibb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATTO VIII-8th Attosecond Science and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-crystal von Hamos spectrometer in the tender X-ray range: commissioning and first scientific results</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude de molécules d'intérêt biologique solvatées en micro-jet liquide par spectroscopie d'électrons en coïncidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lutet-Toti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Penent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Photoionization (IWP) Resonant Inelastic X-ray Scattering (RIXS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Zao-cho, Japan, Japan</w:t>
+              <w:t xml:space="preserve">JNSPE 2022 - Journées Nationales des Spectroscopies de Photoémission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951339v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of buried interfaces in Fe/Si multilayer by hard x-ray emission spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Mg/Sc system for X-ray spectroscopy in the water window range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISM 2021, Int. Conf. on Interfaces, Surfaces and Materials</w:t>
+              <w:t xml:space="preserve">ICISM 2021, International Conference on Interfaces, Surfaces and Materials,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932835v1</w:t>
+                <w:t xml:space="preserve">hal-03932850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Mg/Sc system for X-ray spectroscopy in the water window range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Study of buried interfaces in Fe/Si multilayer by hard x-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISM 2021, International Conference on Interfaces, Surfaces and Materials,</w:t>
+              <w:t xml:space="preserve">ICISM 2021, Int. Conf. on Interfaces, Surfaces and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932850v1</w:t>
+                <w:t xml:space="preserve">hal-03932835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description fine de couches minces par analyse combinée XRR-GIXRF à SOLEIL</w:t>
               </w:r>
@@ -7173,51 +7173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Lépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7300,90 +7300,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de molécules d'intérêt biologique solvatées en micro-jet liquide par spectroscopie d'électrons en coïncidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lutet-Toti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajith Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7425,77 +7425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-electron coincidence measurements of solvated molecules with a liquid micro-jet device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lutet-Toti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7582,77 +7582,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray induced ultrafast charge transfer in thiophene-based conjugated polymers controlled by core-hole clock spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Brandalise Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Penent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Sorbonne Université; CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8100,51 +8100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Cornetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ekholm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carravetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Naves De Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65581-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kukk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vacheresse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525004862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#252;ttner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Travnikova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01913" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Kil Son" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Budewig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/drmh-vmgk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krasnov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudjemia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marchenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.062814" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Velasquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Nunes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04303g" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Inhester" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trinter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Verma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04583638v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moussaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199230" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mazza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Baumann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Fanis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad6369" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu Pelimanni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fouda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phay Ho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bokarev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01804-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Penent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Peng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.253201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;itnik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miheli&#269;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bu&#269;ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turn&#353;ek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.053113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Southworth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koulentianos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doumy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Young" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.023110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284339v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mailhiot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Huttula" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bu&#269;ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03969770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Journel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282777v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Inhester" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000197" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.203001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zmerli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04272J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02982k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupuy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Reinhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227301009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887164v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Hosseini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03488c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Kosugi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Koulentianos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.033114" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844046v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; &#381;itnik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Miheli&#269;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;pela Kru&#353;i&#269;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Squibb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.447436" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Granroth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero It&#228;l&#228;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05499F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjemia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001890" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054421" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kukk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;olin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Travnikova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P&#252;ttner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Piancastelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac08b4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Son" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kastirke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVX.11.041044" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236214v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B Martins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abef51" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284367v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Polkonikov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Chkhalo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleshkov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146385" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03017827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carniato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goldsztejn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Journel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abbe29" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piancastelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab5516" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04787B" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mrad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Saloum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al-Mariri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2018-0160" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106822v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Palaudoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048366" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323039v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kukk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;d. Thomas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granroth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.073002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322930v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goldsztejn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063403" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisourat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.213001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546009v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.012509" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.133001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushawaha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.022501" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piancastelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillemin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marchenko" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa52e8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.012513" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lutet-Toti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872188v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#381;itnik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miheli&#269;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bu&#269;ar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352; Kru&#353;i&#269;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Squibb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932835v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932850v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C L&#233;py" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305700v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Brandalise Nunes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011289v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#252;ttner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Travnikova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kukk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vacheresse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525004862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Kil Son" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pedersen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Budewig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/drmh-vmgk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Cornetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ekholm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carravetta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Naves De Brito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65581-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Velasquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Nunes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04303g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04583638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moussaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199230" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Inhester" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trinter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Verma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mazza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Baumann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Fanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad6369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu Pelimanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fouda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phay Ho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bokarev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01804-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krasnov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudjemia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marchenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.062814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;itnik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miheli&#269;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bu&#269;ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turn&#353;ek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.053113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03969770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Journel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Southworth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koulentianos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doumy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Young" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.023110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mailhiot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Huttula" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bu&#269;ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Inhester" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.203001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Penent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.253201" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinhardt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02982k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupuy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Reinhardt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227301009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887164v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Hosseini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03488c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Kosugi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Koulentianos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.033114" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Granroth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero It&#228;l&#228;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05499F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844046v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; &#381;itnik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Miheli&#269;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;pela Kru&#353;i&#269;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Squibb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.447436" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjemia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001890" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959229v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zmerli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04272J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Son" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kastirke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVX.11.041044" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kukk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;olin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Travnikova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P&#252;ttner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Piancastelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac08b4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236214v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B Martins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abef51" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Polkonikov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Chkhalo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleshkov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146385" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054421" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03017827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carniato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goldsztejn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Journel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abbe29" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piancastelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab5516" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04787B" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mrad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Saloum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al-Mariri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2018-0160" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kukk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;d. Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granroth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.073002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106822v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Palaudoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048366" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322930v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goldsztejn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063403" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.012509" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisourat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.213001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.133001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushawaha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.022501" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piancastelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillemin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marchenko" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa52e8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.012513" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951339v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872188v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#381;itnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miheli&#269;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bu&#269;ar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352; Kru&#353;i&#269;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Squibb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872066v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lutet-Toti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932850v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932835v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C L&#233;py" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305700v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Brandalise Nunes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011289v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>