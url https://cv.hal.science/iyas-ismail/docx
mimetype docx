--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -125,161 +125,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ground to Excited State: Revealing Bond Polarity Change via K&amp;lt;sup&amp;gt;–2&amp;lt;/sup&amp;gt;V Spectroscopy and Brillouin Inverse Theorem (BIT)</w:t>
+                <w:t xml:space="preserve">Non-local X-ray intermolecular radiative decay probes solvation shell of ions in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carniato</w:t>
+                <w:t xml:space="preserve">Johan Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Püttner</w:t>
+                <w:t xml:space="preserve">Lucas M Cornetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ismail</w:t>
+                <w:t xml:space="preserve">Victor Ekholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Peng</w:t>
+                <w:t xml:space="preserve">Vincenzo Carravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Arnaldo Naves De Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (36), pp.9362 - 9369. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.10046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350509v1</w:t>
+                <w:t xml:space="preserve">hal-05396918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution electron–multi-ion coincidence set-up for gas-phase experiments in the tender and hard X-ray range</w:t>
               </w:r>
@@ -393,4181 +393,4181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of pseudoresonance in high-intensity resonant inelastic x-ray scattering</w:t>
+                <w:t xml:space="preserve">From Ground to Excited State: Revealing Bond Polarity Change via K&amp;lt;sup&amp;gt;–2&amp;lt;/sup&amp;gt;V Spectroscopy and Brillouin Inverse Theorem (BIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Kil Son</w:t>
+                <w:t xml:space="preserve">S. Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baumann</w:t>
+                <w:t xml:space="preserve">R. Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Pedersen</w:t>
+                <w:t xml:space="preserve">I. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Budewig</w:t>
+                <w:t xml:space="preserve">D. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Li</w:t>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051101. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (36), pp.9362 - 9369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/drmh-vmgk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391354v1</w:t>
+                <w:t xml:space="preserve">hal-05350509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local X-ray intermolecular radiative decay probes solvation shell of ions in water</w:t>
+                <w:t xml:space="preserve">Emergence of pseudoresonance in high-intensity resonant inelastic x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Söderström</w:t>
+                <w:t xml:space="preserve">Sang-Kil Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas M Cornetta</w:t>
+                <w:t xml:space="preserve">Thomas Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ekholm</w:t>
+                <w:t xml:space="preserve">Jacob Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Carravetta</w:t>
+                <w:t xml:space="preserve">Laura Budewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaldo Naves De Brito</w:t>
+                <w:t xml:space="preserve">Kai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.10046. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65581-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/drmh-vmgk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396918v1</w:t>
+                <w:t xml:space="preserve">hal-05391354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray induced ultrafast charge transfer in thiophene-based conjugated polymers controlled by core-hole clock spectroscopy</w:t>
+                <w:t xml:space="preserve">Nonlinear spectral dispersion in resonant Auger scattering from SF 6 for studying nuclear potentials and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
+                <w:t xml:space="preserve">V. Kimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda B. Nunes</w:t>
+                <w:t xml:space="preserve">P. Krasnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">N. Boudjemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp04303g⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (6), pp.062814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.062814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387219v1</w:t>
+                <w:t xml:space="preserve">hal-05350517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSARIX: Multi-crystal spectrometer in the tender x-ray range at SOLEIL synchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roba Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vacheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0199230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nuclear dynamics in double-core-ionized water molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray induced ultrafast charge transfer in thiophene-based conjugated polymers controlled by core-hole clock spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda B. Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Verma</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.013108⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.1234-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp04303g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776698v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Raman Auger spectroscopy on transient core-excited Ne ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Mazza</w:t>
+                <w:t xml:space="preserve">Ultrafast nuclear dynamics in double-core-ionized water molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M Baumann</w:t>
+                <w:t xml:space="preserve">Ludger Inhester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Boll</w:t>
+                <w:t xml:space="preserve">Florian Trinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto de Fanis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Dold</w:t>
+                <w:t xml:space="preserve">Abhishek Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad6369⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.013108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.013108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776688v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of molecular resonant double-core excitation driven by intense X-ray pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant Raman Auger spectroscopy on transient core-excited Ne ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eetu Pelimanni</w:t>
+                <w:t xml:space="preserve">Thomas M Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Fouda</w:t>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phay Ho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baumann</w:t>
+                <w:t xml:space="preserve">Alberto de Fanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Bokarev</w:t>
+                <w:t xml:space="preserve">Simon Dold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.341. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (22), pp.225001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-024-01804-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad6369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378605v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear spectral dispersion in resonant Auger scattering from SF 6 for studying nuclear potentials and dynamics</w:t>
+                <w:t xml:space="preserve">Observation of molecular resonant double-core excitation driven by intense X-ray pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kimberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Eetu Pelimanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Krasnov</w:t>
+                <w:t xml:space="preserve">Adam Fouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boudjemia</w:t>
+                <w:t xml:space="preserve">Phay Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Marchenko</w:t>
+                <w:t xml:space="preserve">Sergey Bokarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (6), pp.062814. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.062814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-024-01804-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350517v1</w:t>
+                <w:t xml:space="preserve">hal-05378605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger decay of 1s−1 3p−1nln ′ l ′ doubly excited states in Ar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative Pathway to Double-Core-Hole States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Žitnik</w:t>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hrast</w:t>
+                <w:t xml:space="preserve">Francis Penent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mihelič</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Turnšek</w:t>
+                <w:t xml:space="preserve">Dawei Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.053113⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (25), pp.253201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.253201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290787v1</w:t>
+                <w:t xml:space="preserve">hal-04776690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of the post-collision interaction effect from gas-phase to solid-state systems demonstrated in thiophene and its polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+                <w:t xml:space="preserve">Auger decay of 1s−1 3p−1nln ′ l ′ doubly excited states in Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Journel</w:t>
+                <w:t xml:space="preserve">A. Mihelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turnšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013048⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.053113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.053113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969770v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy variation of double K-shell photoionization of Ne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Li</w:t>
+                <w:t xml:space="preserve">Generalization of the post-collision interaction effect from gas-phase to solid-state systems demonstrated in thiophene and its polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Koulentianos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Young</w:t>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreva.107.023110⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.013048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284852v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielectron coincidence spectroscopy of the Ar 2 + ( 2 p − 2 ) double-core-hole decay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy variation of double K-shell photoionization of Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S H Southworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Mailhiot</w:t>
+                <w:t xml:space="preserve">D. Koulentianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+                <w:t xml:space="preserve">G. Doumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Huttula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Klemen Bučar</w:t>
+                <w:t xml:space="preserve">L. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (6), pp.063108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063108⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.023110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreva.107.023110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284339v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope effects in dynamics of water isotopologues induced by core ionization at an x-ray free-electron laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multielectron coincidence spectroscopy of the Ar 2 + ( 2 p − 2 ) double-core-hole decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Mailhiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">Marko Huttula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Inhester</w:t>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ilchen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Boll</w:t>
+                <w:t xml:space="preserve">Klemen Bučar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/4.0000197⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.063108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282777v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger Shake-Up Assisted Electron Recapture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Žitnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mihelič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bučar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Turnšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (20), pp.203001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.203001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Pathway to Double-Core-Hole States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+                <w:t xml:space="preserve">Isotope effects in dynamics of water isotopologues induced by core ionization at an x-ray free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Inhester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferté</w:t>
+                <w:t xml:space="preserve">M. Ilchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Penent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">T. Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawei Peng</w:t>
+                <w:t xml:space="preserve">R. Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (25), pp.253201. </w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.054302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.253201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/4.0000197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776690v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First (e,e) coincidence measurements on solvated sodium benzoate in water using a magnetic bottle time-of-flight spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concerted and sequential three-body fragmentation of deep-core-ionized carbon disulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Huart</w:t>
+                <w:t xml:space="preserve">T. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fournier</w:t>
+                <w:t xml:space="preserve">M. Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dupuy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Reinhardt</w:t>
+                <w:t xml:space="preserve">C. Bomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp02982k⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP04272J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924407v1</w:t>
+                <w:t xml:space="preserve">hal-03959229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-induced dissociation of CH2BrI probed by intense femtosecond XUV pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron delocalisation in conjugated sulfur heterocycles probed by resonant Auger spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sadia Bari</w:t>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ac489d⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.8477-8487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05910F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797396v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a magnetic bottle multi-electron spectrometer with a liquid micro-jet device: a comprehensive study of solvated sodium benzoate at the O 1 s threshold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First (e,e) coincidence measurements on solvated sodium benzoate in water using a magnetic bottle time-of-flight spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fournier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Reinhardt</w:t>
+                <w:t xml:space="preserve">M. Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202227301009⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp02982k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924957v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of core-excited ammonia: disentangling fragmentation pathways by complementary spectroscopic methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">UV-induced dissociation of CH2BrI probed by intense femtosecond XUV pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Allum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzad Hosseini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp03488c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (1), pp.014001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ac489d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887164v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postcollision-interaction effects in multistep Auger transitions following Ar 1 s photoionization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling a magnetic bottle multi-electron spectrometer with a liquid micro-jet device: a comprehensive study of solvated sodium benzoate at the O 1 s threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Koulentianos</w:t>
+                <w:t xml:space="preserve">Marine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.033114⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, pp.01009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202227301009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852561v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dissociation of ammonia: Auger Doppler effect and redistribution of the internal energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Dynamics of core-excited ammonia: disentangling fragmentation pathways by complementary spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eero Itälä</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Ivan Powis: Advances in Molecular Photoelectron Spectroscopy: Fundamentals &amp; Application, 24 (10), pp.5842-5854. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03488c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP05499F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03598117v1</w:t>
+                <w:t xml:space="preserve">hal-03887164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference of two-photon transitions induced by XUV light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matjaž Žitnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Mihelič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klemen Bučar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Špela Krušič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Squibb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (7), pp.692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OPTICA.447436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Auger decay induced by the symmetry-forbidden 1&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; → 6&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; transition of the SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; molecule</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Ultrafast dissociation of ammonia: Auger Doppler effect and redistribution of the internal energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kukk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sari Granroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eero Itälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0001890⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ivan Powis: Advances in Molecular Photoelectron Spectroscopy: Fundamentals &amp; Application, 24 (10), pp.5842-5854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05499F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797323v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted and sequential three-body fragmentation of deep-core-ionized carbon disulfide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postcollision-interaction effects in multistep Auger transitions following Ar 1 s photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Ismail</w:t>
+                <w:t xml:space="preserve">Shuhei Kosugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Koulentianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP04272J⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.033114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.033114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959229v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron delocalisation in conjugated sulfur heterocycles probed by resonant Auger spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant Auger decay induced by the symmetry-forbidden 1&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; → 6&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; transition of the SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos de Moura</w:t>
+                <w:t xml:space="preserve">Antonio Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">Nacer Boudjemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.8477-8487. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Collection: Commemorating the Career of David Arthur Shirley, 40 (4), pp.042801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP05910F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0001890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625285v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner-Shell-Ionization-Induced Femtosecond Structural Dynamics of Water Molecules Imaged at an X-Ray Free-Electron Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A von Hamos spectrometer based on highly annealed pyrolytic graphite crystal in tender x-ray domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jahnke</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Kastirke</w:t>
+                <w:t xml:space="preserve">Thierry Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVX.11.041044⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (7), pp.073104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0054421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797407v1</w:t>
+                <w:t xml:space="preserve">hal-03288763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified treatment of recoil and Doppler broadening in molecular high-energy photoemission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inner-Shell-Ionization-Induced Femtosecond Structural Dynamics of Water Molecules Imaged at an X-Ray Free-Electron Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Inhester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Kukk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M N Piancastelli</w:t>
+                <w:t xml:space="preserve">G. Kastirke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac08b4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVX.11.041044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280718v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstatistical behavior of the photoionization of spin–orbit doublets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unified treatment of recoil and Doppler broadening in molecular high-energy photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Kukk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Püttner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">M N Piancastelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/abef51⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (6), pp.063077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac08b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236214v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Multilayer for X-ray Spectroscopy in the Li K Range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonstatistical behavior of the photoionization of spin–orbit doublets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Polkonikov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rividi</w:t>
+                <w:t xml:space="preserve">Jessica B Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11146385⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (8), pp.085001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/abef51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284367v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236214v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Buried Interfaces in Fe/Si Multilayer by hard X-ray emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (12), pp.1043-1047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sia.7005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A von Hamos spectrometer based on highly annealed pyrolytic graphite crystal in tender x-ray domain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">Periodic Multilayer for X-ray Spectroscopy in the Li K Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Polkonikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Chkhalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Pleshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Marin</w:t>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (7), pp.073104. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.6385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0054421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11146385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288763v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and multiple excitations in double-core-hole states of free water molecules</w:t>
               </w:r>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4681,295 +4681,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard x-ray spectroscopy and dynamics of isolated atoms and molecules: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Electron spectroscopy and dynamics of HBr around the Br 1s −1 threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Boudjemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6633/ab5516⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (46), pp.26806-26818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP04787B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884031v1</w:t>
+                <w:t xml:space="preserve">hal-03053471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron spectroscopy and dynamics of HBr around the Br 1s −1 threshold</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">Hard x-ray spectroscopy and dynamics of isolated atoms and molecules: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piancastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (46), pp.26806-26818. </w:t>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (1), pp.016401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP04787B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/ab5516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053471v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and biological effects of low pressure N 2 -O 2 plasma setup on polymeric materials</w:t>
               </w:r>
@@ -5066,511 +5066,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer into Molecular Vibrations and Rotations by Recoil in Inner-Shell Photoemission</w:t>
+                <w:t xml:space="preserve">Time-resolved inner-shell photoelectron spectroscopy: From a bound molecule to an isolated atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kukk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Felix Brausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.073002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), pp.043429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323039v1</w:t>
+                <w:t xml:space="preserve">cea-01894499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and position sensitive photon detector for coincidence measurements in the keV energy range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+                <w:t xml:space="preserve">Energy Transfer into Molecular Vibrations and Rotations by Recoil in Inner-Shell Photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kukk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. d. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Palaudoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marin</w:t>
+                <w:t xml:space="preserve">S. Granroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (11), pp.113101. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5048366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.073002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106822v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nuclear dynamics in the doubly-core-ionized water molecule observed via Auger spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Inhester</w:t>
+                <w:t xml:space="preserve">Time and position sensitive photon detector for coincidence measurements in the keV energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Goldsztejn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Journel</w:t>
+                <w:t xml:space="preserve">Jerome Palaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (11), pp.113101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5048366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322930v1</w:t>
+                <w:t xml:space="preserve">hal-02106822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb explosion imaging of CH 3 I and CH 2 ClI photodissociation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Allum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Burt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjochen Köckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (20), pp.204313. </w:t>
@@ -5602,243 +5602,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved inner-shell photoelectron spectroscopy: From a bound molecule to an isolated atom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast nuclear dynamics in the doubly-core-ionized water molecule observed via Auger spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Inhester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Brausse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sadia Bari</w:t>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (4), pp.043429. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01894499v1</w:t>
+                <w:t xml:space="preserve">hal-02322930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic-state–lifetime interference in the hard-x-ray regime: Argon as a showcase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (1), pp.012509. </w:t>
@@ -5876,103 +5876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subfemtosecond Control of Molecular Fragmentation by Hard X-Ray Photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sisourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118 (21), pp.213001. </w:t>
@@ -6010,103 +6010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Energy Surface Reconstruction and Lifetime Determination of Molecular Double-Core-Hole States in the Hard X-Ray Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (13), pp.133001. </w:t>
@@ -6138,377 +6138,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed assignment of normal and resonant Auger spectra of Xe near the L edges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New achievements on relaxation dynamics of atoms and molecules photoexcited in the tender x-ray domain at synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kushawaha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+                <w:t xml:space="preserve">M Piancastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.022501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4), pp.042001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/aa52e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957735v1</w:t>
+                <w:t xml:space="preserve">hal-03957718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New achievements on relaxation dynamics of atoms and molecules photoexcited in the tender x-ray domain at synchrotron SOLEIL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R Guillemin</w:t>
+                <w:t xml:space="preserve">Detailed assignment of normal and resonant Auger spectra of Xe near the L edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Marchenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O Travnikova</w:t>
+                <w:t xml:space="preserve">R. Kushawaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (4), pp.042001. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/aa52e8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.022501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957718v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of the double-core-hole hypersatellite Auger spectrum of Ne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (1), </w:t>
@@ -6572,303 +6572,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-crystal von Hamos spectrometer in the tender X-ray range: commissioning and first scientific results</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An atomic two-color XUV interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mihelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Š Krušič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Squibb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Photoionization (IWP) Resonant Inelastic X-ray Scattering (RIXS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Zao-cho, Japan, Japan</w:t>
+              <w:t xml:space="preserve">ATTO VIII-8th Attosecond Science and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951339v1</w:t>
+                <w:t xml:space="preserve">hal-03872188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomic two-color XUV interferometer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-crystal von Hamos spectrometer in the tender X-ray range: commissioning and first scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATTO VIII-8th Attosecond Science and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Orlando, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Photoionization (IWP) Resonant Inelastic X-ray Scattering (RIXS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Zao-cho, Japan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872188v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de molécules d'intérêt biologique solvatées en micro-jet liquide par spectroscopie d'électrons en coïncidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lutet-Toti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Penent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNSPE 2022 - Journées Nationales des Spectroscopies de Photoémission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
@@ -6891,277 +6891,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Mg/Sc system for X-ray spectroscopy in the water window range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Study of buried interfaces in Fe/Si multilayer by hard x-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISM 2021, International Conference on Interfaces, Surfaces and Materials,</w:t>
+              <w:t xml:space="preserve">ICISM 2021, Int. Conf. on Interfaces, Surfaces and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932850v1</w:t>
+                <w:t xml:space="preserve">hal-03932835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of buried interfaces in Fe/Si multilayer by hard x-ray emission spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Mg/Sc system for X-ray spectroscopy in the water window range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISM 2021, Int. Conf. on Interfaces, Surfaces and Materials</w:t>
+              <w:t xml:space="preserve">ICISM 2021, International Conference on Interfaces, Surfaces and Materials,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932835v1</w:t>
+                <w:t xml:space="preserve">hal-03932850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description fine de couches minces par analyse combinée XRR-GIXRF à SOLEIL</w:t>
               </w:r>
@@ -7173,51 +7173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Lépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7300,64 +7300,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de molécules d'intérêt biologique solvatées en micro-jet liquide par spectroscopie d'électrons en coïncidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,51 +7438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-electron coincidence measurements of solvated molecules with a liquid micro-jet device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lutet-Toti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7582,77 +7582,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray induced ultrafast charge transfer in thiophene-based conjugated polymers controlled by core-hole clock spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Brandalise Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Penent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Sorbonne Université; CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8100,51 +8100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#252;ttner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Travnikova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kukk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vacheresse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525004862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Kil Son" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pedersen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Budewig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/drmh-vmgk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Cornetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ekholm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carravetta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Naves De Brito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65581-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Velasquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Nunes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04303g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04583638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moussaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199230" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Inhester" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trinter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Verma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mazza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Baumann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Fanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad6369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu Pelimanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fouda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phay Ho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bokarev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01804-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krasnov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudjemia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marchenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.062814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;itnik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miheli&#269;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bu&#269;ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turn&#353;ek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.053113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03969770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Journel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Southworth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koulentianos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doumy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Young" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.023110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mailhiot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Huttula" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bu&#269;ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Inhester" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.203001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Penent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.253201" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinhardt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02982k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupuy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Reinhardt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227301009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887164v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Hosseini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03488c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Kosugi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Koulentianos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.033114" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Granroth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero It&#228;l&#228;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05499F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844046v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; &#381;itnik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Miheli&#269;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;pela Kru&#353;i&#269;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Squibb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.447436" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjemia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001890" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959229v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zmerli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04272J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Son" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kastirke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVX.11.041044" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kukk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;olin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Travnikova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P&#252;ttner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Piancastelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac08b4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236214v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B Martins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abef51" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Polkonikov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Chkhalo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleshkov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146385" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054421" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03017827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carniato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goldsztejn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Journel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abbe29" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piancastelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab5516" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04787B" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mrad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Saloum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al-Mariri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2018-0160" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kukk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;d. Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granroth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.073002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106822v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Palaudoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048366" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322930v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goldsztejn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063403" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.012509" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisourat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.213001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.133001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushawaha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.022501" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piancastelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillemin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marchenko" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa52e8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.012513" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951339v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872188v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#381;itnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miheli&#269;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bu&#269;ar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352; Kru&#353;i&#269;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Squibb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872066v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lutet-Toti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932850v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932835v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C L&#233;py" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305700v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Brandalise Nunes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011289v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Cornetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ekholm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carravetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Naves De Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65581-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kukk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vacheresse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525004862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#252;ttner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Travnikova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01913" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Kil Son" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Budewig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/drmh-vmgk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krasnov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudjemia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marchenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.062814" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04583638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moussaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199230" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Velasquez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Nunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04303g" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Inhester" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trinter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Verma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013108" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mazza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Baumann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Fanis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad6369" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu Pelimanni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fouda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phay Ho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bokarev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01804-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Penent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Peng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.253201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;itnik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miheli&#269;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bu&#269;ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turn&#353;ek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.053113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03969770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Journel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Southworth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koulentianos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doumy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Young" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.023110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mailhiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Huttula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bu&#269;ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.203001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282777v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Inhester" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000197" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zmerli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04272J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02982k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupuy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Reinhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227301009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887164v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Hosseini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03488c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; &#381;itnik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Miheli&#269;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;pela Kru&#353;i&#269;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Squibb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.447436" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Granroth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero It&#228;l&#228;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05499F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852561v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Kosugi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Koulentianos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.033114" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjemia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001890" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054421" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Son" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kastirke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVX.11.041044" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kukk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;olin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Travnikova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P&#252;ttner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Piancastelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac08b4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236214v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B Martins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abef51" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284367v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Polkonikov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Chkhalo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleshkov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146385" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03017827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carniato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goldsztejn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Journel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abbe29" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04787B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piancastelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab5516" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mrad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Saloum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al-Mariri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2018-0160" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kukk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;d. Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granroth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.073002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Palaudoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048366" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322930v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goldsztejn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063403" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.012509" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisourat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.213001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.133001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957718v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piancastelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marchenko" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa52e8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957735v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushawaha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.022501" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.012513" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#381;itnik" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miheli&#269;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bu&#269;ar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352; Kru&#353;i&#269;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Squibb" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951339v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872066v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lutet-Toti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932835v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932850v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C L&#233;py" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305700v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Brandalise Nunes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011289v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>