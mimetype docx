--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -125,4518 +125,4518 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local X-ray intermolecular radiative decay probes solvation shell of ions in water</w:t>
+                <w:t xml:space="preserve">High-resolution electron–multi-ion coincidence set-up for gas-phase experiments in the tender and hard X-ray range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Söderström</w:t>
+                <w:t xml:space="preserve">Edwin Kukk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas M Cornetta</w:t>
+                <w:t xml:space="preserve">Regis Vacheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ekholm</w:t>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Carravetta</w:t>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaldo Naves De Brito</w:t>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.10046. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), pp.1017-1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65581-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577525004862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396918v1</w:t>
+                <w:t xml:space="preserve">hal-05340900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution electron–multi-ion coincidence set-up for gas-phase experiments in the tender and hard X-ray range</w:t>
+                <w:t xml:space="preserve">From Ground to Excited State: Revealing Bond Polarity Change via K&amp;lt;sup&amp;gt;–2&amp;lt;/sup&amp;gt;V Spectroscopy and Brillouin Inverse Theorem (BIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Kukk</w:t>
+                <w:t xml:space="preserve">S. Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Vacheresse</w:t>
+                <w:t xml:space="preserve">R. Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+                <w:t xml:space="preserve">I. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+                <w:t xml:space="preserve">D. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (4), pp.1017-1027. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (36), pp.9362 - 9369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577525004862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340900v1</w:t>
+                <w:t xml:space="preserve">hal-05350509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ground to Excited State: Revealing Bond Polarity Change via K&amp;lt;sup&amp;gt;–2&amp;lt;/sup&amp;gt;V Spectroscopy and Brillouin Inverse Theorem (BIT)</w:t>
+                <w:t xml:space="preserve">Emergence of pseudoresonance in high-intensity resonant inelastic x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carniato</w:t>
+                <w:t xml:space="preserve">Sang-Kil Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Püttner</w:t>
+                <w:t xml:space="preserve">Thomas Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ismail</w:t>
+                <w:t xml:space="preserve">Jacob Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Peng</w:t>
+                <w:t xml:space="preserve">Laura Budewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Kai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (36), pp.9362 - 9369. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/drmh-vmgk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350509v1</w:t>
+                <w:t xml:space="preserve">hal-05391354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of pseudoresonance in high-intensity resonant inelastic x-ray scattering</w:t>
+                <w:t xml:space="preserve">Non-local X-ray intermolecular radiative decay probes solvation shell of ions in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Kil Son</w:t>
+                <w:t xml:space="preserve">Johan Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baumann</w:t>
+                <w:t xml:space="preserve">Lucas M Cornetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Pedersen</w:t>
+                <w:t xml:space="preserve">Victor Ekholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Budewig</w:t>
+                <w:t xml:space="preserve">Vincenzo Carravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Li</w:t>
+                <w:t xml:space="preserve">Arnaldo Naves De Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051101. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.10046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/drmh-vmgk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391354v1</w:t>
+                <w:t xml:space="preserve">hal-05396918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear spectral dispersion in resonant Auger scattering from SF 6 for studying nuclear potentials and dynamics</w:t>
+                <w:t xml:space="preserve">X-ray induced ultrafast charge transfer in thiophene-based conjugated polymers controlled by core-hole clock spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kimberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Krasnov</w:t>
+                <w:t xml:space="preserve">Fernanda B. Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boudjemia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Marchenko</w:t>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.062814⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.1234-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp04303g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350517v1</w:t>
+                <w:t xml:space="preserve">hal-04387219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSARIX: Multi-crystal spectrometer in the tender x-ray range at SOLEIL synchrotron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ultrafast nuclear dynamics in double-core-ionized water molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Inhester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roba Moussaoui</w:t>
+                <w:t xml:space="preserve">Florian Trinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Vacheresse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">Abhishek Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0199230⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.013108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.013108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583638v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray induced ultrafast charge transfer in thiophene-based conjugated polymers controlled by core-hole clock spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOSARIX: Multi-crystal spectrometer in the tender x-ray range at SOLEIL synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roba Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp04303g⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0199230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387219v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nuclear dynamics in double-core-ionized water molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+                <w:t xml:space="preserve">Resonant Raman Auger spectroscopy on transient core-excited Ne ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludger Inhester</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+                <w:t xml:space="preserve">Thomas M Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Trinter</w:t>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Verma</w:t>
+                <w:t xml:space="preserve">Alberto de Fanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.013108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (22), pp.225001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad6369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776698v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Raman Auger spectroscopy on transient core-excited Ne ions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of molecular resonant double-core excitation driven by intense X-ray pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M Baumann</w:t>
+                <w:t xml:space="preserve">Eetu Pelimanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Boll</w:t>
+                <w:t xml:space="preserve">Adam Fouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto de Fanis</w:t>
+                <w:t xml:space="preserve">Phay Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dold</w:t>
+                <w:t xml:space="preserve">Sergey Bokarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (22), pp.225001. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad6369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-024-01804-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776688v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of molecular resonant double-core excitation driven by intense X-ray pulses</w:t>
+                <w:t xml:space="preserve">Nonlinear spectral dispersion in resonant Auger scattering from SF 6 for studying nuclear potentials and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eetu Pelimanni</w:t>
+                <w:t xml:space="preserve">V. Kimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Fouda</w:t>
+                <w:t xml:space="preserve">P. Krasnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phay Ho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baumann</w:t>
+                <w:t xml:space="preserve">N. Boudjemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Bokarev</w:t>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.341. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (6), pp.062814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-024-01804-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.062814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378605v1</w:t>
+                <w:t xml:space="preserve">hal-05350517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Pathway to Double-Core-Hole States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auger decay of 1s−1 3p−1nln ′ l ′ doubly excited states in Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferté</w:t>
+                <w:t xml:space="preserve">M. Žitnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Penent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">M. Hrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawei Peng</w:t>
+                <w:t xml:space="preserve">A. Mihelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turnšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.253201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.053113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.053113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776690v1</w:t>
+                <w:t xml:space="preserve">hal-04290787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger decay of 1s−1 3p−1nln ′ l ′ doubly excited states in Ar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy variation of double K-shell photoionization of Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mihelič</w:t>
+                <w:t xml:space="preserve">S H Southworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bučar</w:t>
+                <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Turnšek</w:t>
+                <w:t xml:space="preserve">D. Koulentianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Doumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (5), pp.053113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.053113⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.023110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreva.107.023110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290787v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of the post-collision interaction effect from gas-phase to solid-state systems demonstrated in thiophene and its polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Journel</w:t>
+                <w:t xml:space="preserve">Multielectron coincidence spectroscopy of the Ar 2 + ( 2 p − 2 ) double-core-hole decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Mailhiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Huttula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Bučar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.063108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03969770v1</w:t>
+                <w:t xml:space="preserve">hal-04284339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy variation of double K-shell photoionization of Ne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Young</w:t>
+                <w:t xml:space="preserve">Generalization of the post-collision interaction effect from gas-phase to solid-state systems demonstrated in thiophene and its polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.013048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreva.107.023110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04284852v1</w:t>
+                <w:t xml:space="preserve">hal-03969770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielectron coincidence spectroscopy of the Ar 2 + ( 2 p − 2 ) double-core-hole decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Klemen Bučar</w:t>
+                <w:t xml:space="preserve">Auger Shake-Up Assisted Electron Recapture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turnšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063108⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (20), pp.203001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.203001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284339v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger Shake-Up Assisted Electron Recapture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Turnšek</w:t>
+                <w:t xml:space="preserve">Isotope effects in dynamics of water isotopologues induced by core ionization at an x-ray free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Inhester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ilchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.203001⟩</w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.054302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/4.0000197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290785v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope effects in dynamics of water isotopologues induced by core ionization at an x-ray free-electron laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Inhester</w:t>
+                <w:t xml:space="preserve">Alternative Pathway to Double-Core-Hole States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ilchen</w:t>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mazza</w:t>
+                <w:t xml:space="preserve">Francis Penent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boll</w:t>
+                <w:t xml:space="preserve">Dawei Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (5), pp.054302. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (25), pp.253201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/4.0000197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.253201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282777v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted and sequential three-body fragmentation of deep-core-ionized carbon disulfide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First (e,e) coincidence measurements on solvated sodium benzoate in water using a magnetic bottle time-of-flight spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Marin</w:t>
+                <w:t xml:space="preserve">L. Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zmerli</w:t>
+                <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Ismail</w:t>
+                <w:t xml:space="preserve">R. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.183-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP04272J⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp02982k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959229v1</w:t>
+                <w:t xml:space="preserve">hal-03924407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron delocalisation in conjugated sulfur heterocycles probed by resonant Auger spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling a magnetic bottle multi-electron spectrometer with a liquid micro-jet device: a comprehensive study of solvated sodium benzoate at the O 1 s threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">Marine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05910F⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, pp.01009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202227301009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625285v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First (e,e) coincidence measurements on solvated sodium benzoate in water using a magnetic bottle time-of-flight spectrometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Dupuy</w:t>
+                <w:t xml:space="preserve">Dynamics of core-excited ammonia: disentangling fragmentation pathways by complementary spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vacheresse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Reinhardt</w:t>
+                <w:t xml:space="preserve">Farzad Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp02982k⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03488c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924407v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-induced dissociation of CH2BrI probed by intense femtosecond XUV pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
+                <w:t xml:space="preserve">Jason Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Lee</w:t>
+                <w:t xml:space="preserve">Felix Allum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Allum</w:t>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (1), pp.014001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6455/ac489d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a magnetic bottle multi-electron spectrometer with a liquid micro-jet device: a comprehensive study of solvated sodium benzoate at the O 1 s threshold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postcollision-interaction effects in multistep Auger transitions following Ar 1 s photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhei Kosugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fournier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Reinhardt</w:t>
+                <w:t xml:space="preserve">Dimitrios Koulentianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202227301009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.033114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.033114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924957v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of core-excited ammonia: disentangling fragmentation pathways by complementary spectroscopic methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Ultrafast dissociation of ammonia: Auger Doppler effect and redistribution of the internal energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kukk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sari Granroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eero Itälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp03488c⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Ivan Powis: Advances in Molecular Photoelectron Spectroscopy: Fundamentals &amp; Application, 24 (10), pp.5842-5854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05499F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887164v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference of two-photon transitions induced by XUV light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaž Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Mihelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Bučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matjaž Žitnik</w:t>
+                <w:t xml:space="preserve">Špela Krušič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Squibb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (7), pp.692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OPTICA.447436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dissociation of ammonia: Auger Doppler effect and redistribution of the internal energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Resonant Auger decay induced by the symmetry-forbidden 1&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; → 6&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; transition of the SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eero Itälä</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Boudjemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05499F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Collection: Commemorating the Career of David Arthur Shirley, 40 (4), pp.042801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0001890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598117v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postcollision-interaction effects in multistep Auger transitions following Ar 1 s photoionization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concerted and sequential three-body fragmentation of deep-core-ionized carbon disulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuhei Kosugi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Koulentianos</w:t>
+                <w:t xml:space="preserve">C. Bomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.033114⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP04272J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852561v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Auger decay induced by the symmetry-forbidden 1&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; → 6&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; transition of the SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron delocalisation in conjugated sulfur heterocycles probed by resonant Auger spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Santos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Carlos de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Special Collection: Commemorating the Career of David Arthur Shirley, 40 (4), pp.042801. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.8477-8487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0001890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05910F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797323v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A von Hamos spectrometer based on highly annealed pyrolytic graphite crystal in tender x-ray domain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified treatment of recoil and Doppler broadening in molecular high-energy photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Marin</w:t>
+                <w:t xml:space="preserve">E Kukk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M N Piancastelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0054421⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (6), pp.063077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac08b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288763v1</w:t>
+                <w:t xml:space="preserve">hal-03280718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-Shell-Ionization-Induced Femtosecond Structural Dynamics of Water Molecules Imaged at an X-Ray Free-Electron Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Inhester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-K. Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kastirke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVX.11.041044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified treatment of recoil and Doppler broadening in molecular high-energy photoemission</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonstatistical behavior of the photoionization of spin–orbit doublets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M N Piancastelli</w:t>
+                <w:t xml:space="preserve">Ralph Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica B Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ac08b4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (8), pp.085001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/abef51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280718v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236214v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstatistical behavior of the photoionization of spin–orbit doublets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Buried Interfaces in Fe/Si Multilayer by hard X-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica B Martins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">Hina Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/abef51⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (12), pp.1043-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.7005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236214v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Buried Interfaces in Fe/Si Multilayer by hard X-ray emission spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic Multilayer for X-ray Spectroscopy in the Li K Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+                <w:t xml:space="preserve">Vladimir Polkonikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Chkhalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Pleshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.7005⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.6385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11146385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428877v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Multilayer for X-ray Spectroscopy in the Li K Range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angelo Giglia</w:t>
+                <w:t xml:space="preserve">A von Hamos spectrometer based on highly annealed pyrolytic graphite crystal in tender x-ray domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rividi</w:t>
+                <w:t xml:space="preserve">Thierry Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (14), pp.6385. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (7), pp.073104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11146385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0054421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284367v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and multiple excitations in double-core-hole states of free water molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4681,295 +4681,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron spectroscopy and dynamics of HBr around the Br 1s −1 threshold</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">Hard x-ray spectroscopy and dynamics of isolated atoms and molecules: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piancastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP04787B⟩</w:t>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (1), pp.016401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/ab5516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053471v1</w:t>
+                <w:t xml:space="preserve">hal-02884031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard x-ray spectroscopy and dynamics of isolated atoms and molecules: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Electron spectroscopy and dynamics of HBr around the Br 1s −1 threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Boudjemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 83 (1), pp.016401. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (46), pp.26806-26818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6633/ab5516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP04787B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884031v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and biological effects of low pressure N 2 -O 2 plasma setup on polymeric materials</w:t>
               </w:r>
@@ -4994,51 +4994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saker Saloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Al-Mariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (4), pp.309-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5066,161 +5066,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved inner-shell photoelectron spectroscopy: From a bound molecule to an isolated atom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time and position sensitive photon detector for coincidence measurements in the keV energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Brausse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sadia Bari</w:t>
+                <w:t xml:space="preserve">Jerome Palaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (4), pp.043429. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (11), pp.113101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5048366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01894499v1</w:t>
+                <w:t xml:space="preserve">hal-02106822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Transfer into Molecular Vibrations and Rotations by Recoil in Inner-Shell Photoemission</w:t>
               </w:r>
@@ -5258,51 +5258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Granroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (7), </w:t>
@@ -5334,243 +5334,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and position sensitive photon detector for coincidence measurements in the keV energy range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+                <w:t xml:space="preserve">Ultrafast nuclear dynamics in the doubly-core-ionized water molecule observed via Auger spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Inhester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Palaudoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marin</w:t>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (11), pp.113101. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5048366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106822v1</w:t>
+                <w:t xml:space="preserve">hal-02322930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb explosion imaging of CH 3 I and CH 2 ClI photodissociation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Allum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Allum</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjochen Köckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (20), pp.204313. </w:t>
@@ -5602,511 +5602,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nuclear dynamics in the doubly-core-ionized water molecule observed via Auger spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved inner-shell photoelectron spectroscopy: From a bound molecule to an isolated atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Goldsztejn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Journel</w:t>
+                <w:t xml:space="preserve">Felix Brausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), pp.043429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322930v1</w:t>
+                <w:t xml:space="preserve">cea-01894499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic-state–lifetime interference in the hard-x-ray regime: Argon as a showcase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Subfemtosecond Control of Molecular Fragmentation by Hard X-Ray Photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sisourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.012509⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (21), pp.213001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.213001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546009v1</w:t>
+                <w:t xml:space="preserve">hal-01551604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfemtosecond Control of Molecular Fragmentation by Hard X-Ray Photons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electronic-state–lifetime interference in the hard-x-ray regime: Argon as a showcase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (21), pp.213001. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (1), pp.012509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.213001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.012509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551604v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Energy Surface Reconstruction and Lifetime Determination of Molecular Double-Core-Hole States in the Hard X-Ray Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (13), pp.133001. </w:t>
@@ -6138,429 +6138,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New achievements on relaxation dynamics of atoms and molecules photoexcited in the tender x-ray domain at synchrotron SOLEIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O Travnikova</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical study of the double-core-hole hypersatellite Auger spectrum of Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/aa52e8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.012513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957718v1</w:t>
+                <w:t xml:space="preserve">hal-02148125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed assignment of normal and resonant Auger spectra of Xe near the L edges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+                <w:t xml:space="preserve">New achievements on relaxation dynamics of atoms and molecules photoexcited in the tender x-ray domain at synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Piancastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.022501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4), pp.042001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/aa52e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957735v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the double-core-hole hypersatellite Auger spectrum of Ne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Detailed assignment of normal and resonant Auger spectra of Xe near the L edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kushawaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.012513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.022501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148125v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6572,596 +6572,596 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomic two-color XUV interferometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de molécules d'intérêt biologique solvatées en micro-jet liquide par spectroscopie d'électrons en coïncidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Žitnik</w:t>
+                <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mihelič</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R Squibb</w:t>
+                <w:t xml:space="preserve">Bastien Lutet-Toti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Penent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATTO VIII-8th Attosecond Science and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Orlando, United States</w:t>
+              <w:t xml:space="preserve">JNSPE 2022 - Journées Nationales des Spectroscopies de Photoémission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872188v1</w:t>
+                <w:t xml:space="preserve">hal-03872066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-crystal von Hamos spectrometer in the tender X-ray range: commissioning and first scientific results</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An atomic two-color XUV interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mihelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Š Krušič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Squibb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Photoionization (IWP) Resonant Inelastic X-ray Scattering (RIXS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Zao-cho, Japan, Japan</w:t>
+              <w:t xml:space="preserve">ATTO VIII-8th Attosecond Science and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951339v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de molécules d'intérêt biologique solvatées en micro-jet liquide par spectroscopie d'électrons en coïncidences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-crystal von Hamos spectrometer in the tender X-ray range: commissioning and first scientific results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNSPE 2022 - Journées Nationales des Spectroscopies de Photoémission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Photoionization (IWP) Resonant Inelastic X-ray Scattering (RIXS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Zao-cho, Japan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872066v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of buried interfaces in Fe/Si multilayer by hard x-ray emission spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Mg/Sc system for X-ray spectroscopy in the water window range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISM 2021, Int. Conf. on Interfaces, Surfaces and Materials</w:t>
+              <w:t xml:space="preserve">ICISM 2021, International Conference on Interfaces, Surfaces and Materials,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932835v1</w:t>
+                <w:t xml:space="preserve">hal-03932850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Mg/Sc system for X-ray spectroscopy in the water window range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Study of buried interfaces in Fe/Si multilayer by hard x-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISM 2021, International Conference on Interfaces, Surfaces and Materials,</w:t>
+              <w:t xml:space="preserve">ICISM 2021, Int. Conf. on Interfaces, Surfaces and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932850v1</w:t>
+                <w:t xml:space="preserve">hal-03932835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description fine de couches minces par analyse combinée XRR-GIXRF à SOLEIL</w:t>
               </w:r>
@@ -7173,64 +7173,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Lépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7300,90 +7300,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de molécules d'intérêt biologique solvatées en micro-jet liquide par spectroscopie d'électrons en coïncidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lutet-Toti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajith Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7425,77 +7425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-electron coincidence measurements of solvated molecules with a liquid micro-jet device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lutet-Toti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7582,103 +7582,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray induced ultrafast charge transfer in thiophene-based conjugated polymers controlled by core-hole clock spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Brandalise Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7736,77 +7736,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSARIX: PROGRESS REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Penent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Sorbonne Université; CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7860,51 +7860,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un détecteur sans temps mort sensible en temps et en position : Application à l'étude des collisions de petits agrégats d'argon Ar+n sur une cible d'argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8100,51 +8100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Cornetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ekholm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carravetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Naves De Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65581-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kukk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vacheresse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525004862" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#252;ttner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Travnikova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01913" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Kil Son" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Budewig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/drmh-vmgk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krasnov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudjemia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marchenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.062814" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04583638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moussaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199230" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Velasquez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Nunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04303g" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Inhester" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trinter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Verma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013108" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mazza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Baumann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Fanis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad6369" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu Pelimanni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fouda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phay Ho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bokarev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01804-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Penent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Peng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.253201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;itnik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miheli&#269;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bu&#269;ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turn&#353;ek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.053113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03969770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Journel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Southworth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koulentianos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doumy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Young" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.023110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mailhiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Huttula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bu&#269;ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.203001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282777v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Inhester" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000197" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zmerli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04272J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02982k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupuy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Reinhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227301009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887164v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Hosseini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03488c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; &#381;itnik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Miheli&#269;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;pela Kru&#353;i&#269;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Squibb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.447436" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Granroth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero It&#228;l&#228;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05499F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852561v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Kosugi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Koulentianos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.033114" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjemia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001890" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054421" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Son" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kastirke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVX.11.041044" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kukk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;olin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Travnikova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P&#252;ttner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Piancastelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac08b4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236214v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B Martins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abef51" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284367v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Polkonikov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Chkhalo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleshkov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146385" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03017827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carniato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goldsztejn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Journel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abbe29" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04787B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piancastelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab5516" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mrad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Saloum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al-Mariri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2018-0160" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kukk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;d. Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granroth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.073002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Palaudoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048366" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322930v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goldsztejn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063403" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.012509" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551604v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisourat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.213001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.133001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957718v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piancastelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marchenko" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa52e8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957735v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushawaha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.022501" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.012513" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#381;itnik" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miheli&#269;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bu&#269;ar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352; Kru&#353;i&#269;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Squibb" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951339v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872066v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lutet-Toti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932835v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932850v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C L&#233;py" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305700v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Brandalise Nunes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011289v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kukk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vacheresse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525004862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#252;ttner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Travnikova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01913" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Kil Son" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pedersen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Budewig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/drmh-vmgk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Cornetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ekholm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carravetta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Naves De Brito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65581-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Velasquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Nunes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04303g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Inhester" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trinter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Verma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04583638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moussaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Mazza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Baumann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Fanis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad6369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu Pelimanni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fouda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phay Ho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bokarev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01804-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krasnov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudjemia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marchenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.062814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;itnik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miheli&#269;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bu&#269;ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turn&#353;ek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.053113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Southworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koulentianos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doumy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Young" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.023110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mailhiot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Huttula" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bu&#269;ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063108" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03969770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Journel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.203001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Inhester" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Penent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.253201" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reinhardt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02982k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Reinhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227301009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887164v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Hosseini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03488c" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Kosugi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Koulentianos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.033114" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Granroth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero It&#228;l&#228;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05499F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844046v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; &#381;itnik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Miheli&#269;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;pela Kru&#353;i&#269;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Squibb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.447436" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjemia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001890" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959229v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zmerli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04272J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kukk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;olin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Travnikova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P&#252;ttner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Piancastelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac08b4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Son" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kastirke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVX.11.041044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03236214v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B Martins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abef51" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Polkonikov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Chkhalo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleshkov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146385" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054421" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03017827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carniato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goldsztejn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Journel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abbe29" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piancastelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab5516" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04787B" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mrad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Saloum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Al-Mariri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2018-0160" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Palaudoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048366" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kukk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;d. Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granroth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.073002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322930v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goldsztejn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063403" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisourat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.213001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546009v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.012509" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.133001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148125v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.012513" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piancastelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillemin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marchenko" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa52e8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957735v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushawaha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.022501" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lutet-Toti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872188v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#381;itnik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miheli&#269;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bu&#269;ar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352; Kru&#353;i&#269;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Squibb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932850v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932835v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;nesguen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C L&#233;py" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305700v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Brandalise Nunes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011289v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>