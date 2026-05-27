--- v0 (2026-04-02)
+++ v1 (2026-05-27)
@@ -1138,411 +1138,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mémoire collective à la mobilisation : récit d’une collaboration avec un foyer de travailleurs migrants</w:t>
+                <w:t xml:space="preserve">Récit d’investigation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le pouvoir d’agir des habitants : arts de faire, arts de vivre. Téraèdre (103-117).</w:t>
+              <w:t xml:space="preserve">Vocabulaire de recherche biographique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875900v1</w:t>
+                <w:t xml:space="preserve">hal-03875752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit d’investigation professionnelle</w:t>
+                <w:t xml:space="preserve">La « non-participation » à la lumière des impasses de l’offre participative et des mutations de l’action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bourguignon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Pontes Sposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocabulaire de recherche biographique en éducation</w:t>
+              <w:t xml:space="preserve">I. Galvao (dir.) Le pouvoir d’agir des habitants : arts de faire, arts de vivre. Paris : Téraèdre (55-74).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875752v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « non-participation » à la lumière des impasses de l’offre participative et des mutations de l’action collective</w:t>
+                <w:t xml:space="preserve">A la découverte d’un territoire et des envies de ses habitants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilia Pontes Sposito</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I. Galvao (dir.) Le pouvoir d’agir des habitants : arts de faire, arts de vivre. Paris : Téraèdre (55-74).</w:t>
+              <w:t xml:space="preserve">Le pouvoir d’agir des habitants : arts de faire, arts de vivre. Paris : Téraèdre (88-102).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875861v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention sociale et la prise en compte du pouvoir d’agir des habitants : une démarche de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Galvao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir d’agir des habitants : arts de faire, arts de vivre. I. Galvao (dir.) Paris : éd. Téraèdre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la découverte d’un territoire et des envies de ses habitants.</w:t>
+                <w:t xml:space="preserve">De la mémoire collective à la mobilisation : récit d’une collaboration avec un foyer de travailleurs migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Galvao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le pouvoir d’agir des habitants : arts de faire, arts de vivre. Paris : Téraèdre (88-102).</w:t>
+              <w:t xml:space="preserve">Le pouvoir d’agir des habitants : arts de faire, arts de vivre. Téraèdre (103-117).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875886v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A educação de Victor de Aveyron: do isolamento na floresta ao isolamento em sociedade.</w:t>
               </w:r>
@@ -1787,260 +1787,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echanges franco-allemands : les effets formatifs d’un voyage d’études dans le cadre de la formation universitaire en intervention sociale</w:t>
+                <w:t xml:space="preserve">Échanges internationaux dans le cadre de la formation universitaire en intervention sociale : une démarche de formation-recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Brizay</w:t>
+                <w:t xml:space="preserve">Sarah Atukpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une école OFAJ : perspectives pour la recherche franco-allemande, EXPERICE/OFAJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Éducation et enseignement de l’interculturel en questions : de la théorie à la mise en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876088v1</w:t>
+                <w:t xml:space="preserve">hal-03876035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges internationaux dans le cadre de la formation universitaire en intervention sociale : une démarche de formation-recherche</w:t>
+                <w:t xml:space="preserve">Regarder autrement le territoire pour transformer les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Galvao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Atukpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Éducation et enseignement de l’interculturel en questions : de la théorie à la mise en pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Créteil, France</w:t>
+              <w:t xml:space="preserve">Colloque international Inter-congrès AREF "Politiques et territoire en éducation et formation : enjeux, débats et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876035v1</w:t>
+                <w:t xml:space="preserve">hal-03876101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regarder autrement le territoire pour transformer les pratiques</w:t>
+                <w:t xml:space="preserve">Echanges franco-allemands : les effets formatifs d’un voyage d’études dans le cadre de la formation universitaire en intervention sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Brizay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Inter-congrès AREF "Politiques et territoire en éducation et formation : enjeux, débats et perspectives"</w:t>
+              <w:t xml:space="preserve">Une école OFAJ : perspectives pour la recherche franco-allemande, EXPERICE/OFAJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876101v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université populaire de parents : dans le 19ème à Paris, un groupe de mères devient chercheuses</w:t>
               </w:r>
@@ -2108,51 +2108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement par les pairs : une nouvelle forme d’intervention sociale ? (coordination symposium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabel Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Recherche biographique en situations et en dialogue, EXPERICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Aubervilliers, MSH/Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2841,51 +2841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Galvao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion Gaspard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elona Hoover" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machemie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Galv&#227;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20888/ridpher.v7i00.15957" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schaller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04007473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04007482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Delpierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03825856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03825860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benoist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourguignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Pontes Sposito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloysa Dantas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Banks-Leite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Brizay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atukpe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Galvao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion Gaspard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elona Hoover" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machemie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Galv&#227;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20888/ridpher.v7i00.15957" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schaller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04007473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04007482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Delpierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03825856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03825860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Benoist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourguignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Pontes Sposito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03875900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloysa Dantas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Banks-Leite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atukpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Brizay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03876240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>