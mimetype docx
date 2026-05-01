--- v1 (2026-03-24)
+++ v2 (2026-05-01)
@@ -945,234 +945,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02419479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Arthuis et Martial Monteil (dir.) - Archéologie de la Basse-Loire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karstic spring wetlands of the Persepolis Basin, southwest Iran: unique sediment archives of Holocene environmental change and human impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Ashjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (10), pp.1158-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2018-0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04192587v1</w:t>
+                <w:t xml:space="preserve">hal-01956378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstic spring wetlands of the Persepolis Basin, southwest Iran: unique sediment archives of Holocene environmental change and human impacts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Arthuis et Martial Monteil (dir.) - Archéologie de la Basse-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjes-2018-0065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01956378v1</w:t>
+                <w:t xml:space="preserve">halshs-04192587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique du paysage et de l’occupation humaine entre Loire et Cisse</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4158D33"/>
+    <w:nsid w:val="EBC6ED06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2996,51 +2996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/j-b-rigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7807-0373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05450776v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit De&#225;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bruand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ddc9-2m44" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdokht Farjamirad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ibnoerrida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thonniet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sachet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2006.00249.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-063H7K2Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigot Jean Baptiste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/Paleopersepolis/9783515126229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/j-b-rigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7807-0373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05450776v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit De&#225;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bruand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ddc9-2m44" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdokht Farjamirad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ibnoerrida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thonniet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sachet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2006.00249.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-063H7K2Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigot Jean Baptiste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/Paleopersepolis/9783515126229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>