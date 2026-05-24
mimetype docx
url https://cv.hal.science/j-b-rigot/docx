--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -283,85 +283,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du terrain au laboratoire, proposition d’un protocole d’analyse des remblais en milieu urbain : le cas du ruau Sainte Anne (Tours)</w:t>
+                <w:t xml:space="preserve">Du terrain au laboratoire, proposition d’un protocole d’analyse des archives sédimentaires en milieu urbain : le cas du ruau Sainte Anne (Tours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
@@ -392,283 +392,413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Archeosol 2023 : Lire le sol en archéologie : pratiques de terrain et regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Tours, France. </w:t>
+              <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés [Reading the soil in archaeology: field practices and comparative perspectives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kai Fechner; Morgane Liard; Judit Deák; Mélanie Fondrillon; Jean-Baptiste Rigot; Philippe Husi; Carine Carpentier; Olivier Blin, Nov 2023, Tours, France. 24 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/ddc9-2m44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34692/7x3t-tj02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318166v1</w:t>
+                <w:t xml:space="preserve">hal-05627872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléogéographie des implantations hydrauliques dans la region de Pasargades (Fars, Iran) : héritages morphologiques et dynamiques environnementales dans le plateau du Zagros à l’Holocène</w:t>
+                <w:t xml:space="preserve">Du terrain au laboratoire, proposition d’un protocole d’analyse des remblais en milieu urbain : le cas du ruau Sainte Anne (Tours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’eau dans le monde iranien : usages, partages et représentations de la Préhistoire à nos jours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international Archeosol 2023 : Lire le sol en archéologie : pratiques de terrain et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/ddc9-2m44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04192509v1</w:t>
+                <w:t xml:space="preserve">hal-04318166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape change in the Pasargadae region during Holocene: geomorphological and geoarchaeological approaches</w:t>
+                <w:t xml:space="preserve">Paléogéographie des implantations hydrauliques dans la region de Pasargades (Fars, Iran) : héritages morphologiques et dynamiques environnementales dans le plateau du Zagros à l’Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Geosciences Congress of Iran – 30 april-1st May 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geological survey of Iran, Apr 2019, Téheran, Iran</w:t>
+              <w:t xml:space="preserve">L’eau dans le monde iranien : usages, partages et représentations de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MMSH Aix-en-Provence, Nov 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04192494v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape change in the Pasargadae region during Holocene: geomorphological and geoarchaeological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e Geosciences Congress of Iran – 30 april-1st May 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geological survey of Iran, Apr 2019, Téheran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence structurale et rôle des sociétés dans l'évolution hydrodynamique de la rivière Poulvar et de la plaine de Tang-i Bulaghi (Fars, Iran) à l'Holocène : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en hommage à André WEISROCK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00380205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -678,1267 +808,1267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulvar River changes in the Pasargadae plain (Fars, Iran) during the Holocene and the consequences for water management in the first millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 635, pp.83-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03278644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Report on the 2016 Archaeological Project of the Joint Iran-France Project on Pasargadae and its Surrounding Territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdokht Farjamirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Ibnoerrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iranian Heritage Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (2), pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02419479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karstic spring wetlands of the Persepolis Basin, southwest Iran: unique sediment archives of Holocene environmental change and human impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Ashjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (10), pp.1158-1172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjes-2018-0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis et Martial Monteil (dir.) - Archéologie de la Basse-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04192587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique du paysage et de l’occupation humaine entre Loire et Cisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Thonniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Aménagement foncier, risque côtier, évolution des fleuves, 240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de construction d’une ressource territoriale valorisant le patrimoine naturel et culturel en Loire tourangelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Patrimonialiser la nature, Hors série 16, http://vertigo.revues.org/13713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01096659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements portuaires et batellerie traditionnelle, composantes de ressources territoriales en Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (228), pp.53-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.4771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la rivière Poulvar et morphogenèse de la plaine de Tang-i Bulaghi (Fars, Iran) à l'Holocène. Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier aperçu de l'environnement naturel et de l'aménagement hydro-agricole dans la région de Hasi (province d'al Bayda), Yémen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 / 2005-2006, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00380080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Kafiri, un chemin menant vers le Kawr (Yémen). Arabia, 3, 2005-2006, pp 27-29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 / 2005-2006, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00380083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique de Madâ'in Sâlih (Arabie Saoudite) : Recherches menées de 2001 à 2003 dans l'ancienne Hijrâ des Nabatéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17, pp.41-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0471.2006.00249.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution ralentie du milieu naturel dans la steppe aride du nord de la Syrie à l'Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.259-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation humaine dans le wadi Ramm à l'époque hellénistique. Aménagement, mise en valeur, organisation, d'après les témoins épigraphiques, archéologiques et géographiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigot Jean Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1948,240 +2078,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching Past Landscape Management in the Field Pluridisciplinary and Multiscalar Studies in the Pasargadae Region (Fars Province, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Chambrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdokht Farjamirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Balatti; Hilmar Klinkott; Josef Wiesehöfer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleopersepolis. Environment, Landscape and Society in Ancient Fars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Steiner Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-119, 2021, Oriens et Occidens, 978-3-515-12622-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03278655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La région d’al-Ulâ : les caractéristiques géographiques et la mise en valeur du sol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigot Jean Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlUla, Merveille d’Arabie. L. Nehme et A. Alsuhaibani (Dir.). Edition Gallimard-Institut du monde arabe.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2191,137 +2321,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape changes, terraces and deposits of the river Pulvar (Fars, Iran): new perspectives and new chronology derived from OSL dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edit Thamó-Bozsó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02420132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2331,265 +2461,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joué-Lès-Tours : ZAC des Courelières, Phase 1. Rapport de diagnostic archéologique réalisé du 30 janvier au 22 mars 2017 (OA 0610460)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucher Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental d'Indre-et-Loire. Tours. 2017, 2 vol. (179 p., 343 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01710258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasî : Comptes rendus de trois campagnes de fouilles 2004-2006 par la Mission Qataban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Arbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00581418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2599,105 +2729,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology and human settelment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00380192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2765,51 +2895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBC6ED06"/>
+    <w:nsid w:val="D7DF6749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2996,51 +3126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/j-b-rigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7807-0373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05450776v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit De&#225;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bruand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ddc9-2m44" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdokht Farjamirad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ibnoerrida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thonniet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sachet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2006.00249.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-063H7K2Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigot Jean Baptiste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/Paleopersepolis/9783515126229" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/j-b-rigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7807-0373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05450776v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit De&#225;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05627872v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bruand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7x3t-tj02" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ddc9-2m44" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chambrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdokht Farjamirad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ibnoerrida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thonniet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095187v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4771" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sachet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0471.2006.00249.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-063H7K2Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943464v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigot Jean Baptiste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/Paleopersepolis/9783515126229" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Tham&#243;-Bozs&#243;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>