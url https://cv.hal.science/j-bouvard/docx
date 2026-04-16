--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -934,51 +934,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising the 3-channel microfluidic system to investigate chemical gradient impacts on bacterial chemotaxis in fluid and near surfaces</w:t>
+                <w:t xml:space="preserve">Surface versus fluid chemotactic response of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Gargasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
@@ -1024,51 +1024,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361763v2</w:t>
+                <w:t xml:space="preserve">hal-05361763v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2553,51 +2553,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30A884EC"/>
+    <w:nsid w:val="B31D4AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2784,51 +2784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/j-bouvard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6404-6943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bouvard_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511502" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnavo Basu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlott Leu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onurcan Bektas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim O R&#228;dler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5ch-4vkh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361763v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gargasson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim R&#228;dler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nicolazo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nicolazo-Crach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03680098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/j-bouvard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6404-6943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bouvard_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511502" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnavo Basu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlott Leu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onurcan Bektas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim O R&#228;dler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5ch-4vkh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361763v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gargasson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim R&#228;dler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nicolazo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nicolazo-Crach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03680098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>