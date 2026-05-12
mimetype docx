--- v1 (2026-04-16)
+++ v2 (2026-05-12)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">bouvard_j_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">a23XbPEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,735 +209,735 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the collective transport of large passive particles with suspensions of microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jambon-Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.202511502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organized Homogenization of Flow Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarnavo Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlott Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onurcan Bektas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim O Rädler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (4), pp.041038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/j5ch-4vkh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostwald-like ripening in the two-dimensional clustering of passive particles induced by swimming bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (4), pp.044607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.044607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of the aerotactic response in a bacterial suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (3), pp.034404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.034404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-rotation in an orbitally shaken glass of beer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (3), pp.34002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/122/34002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean mass transport in an orbitally shaken cylindrical container</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (8), pp.084801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -926,143 +947,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface versus fluid chemotactic response of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gargasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Douarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mergaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361763v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1072,654 +1093,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow homogenization in adaptive microfluidic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarnavo Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlott Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onurcan Bektas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Rädler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrodynamics at small scales, from soft matter to bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive networks: erosion of microfluidic channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarnavo Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlott Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onurcan Bektas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Rädler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of passive beads by random and directed motion of swimming micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouvard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Taha Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Microbial Motility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerotactic response of bacteria: experimental characterization at the bacteria scale and population scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Chicago, United States. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motility and aerotaxis in $Sinorhizobium\ meliloti$, a soil bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th ICTAM Conference - 25th International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1729,646 +1750,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow homogenisation in adaptive microfluidic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarnavo Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlott Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onurcan Bektas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Rädler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental Mechanics for Future Microfluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Manchester, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenisation of fluidic networks by erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarnavo Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlott Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onurcan Bektas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Rädler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Self-Organization in physics and biology, morphogenesis, turbulence, walking droplets and non-linear physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the transport of passive beads in a suspension of phototactic microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouvard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Taha Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Nicolazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Elasticity 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Arcachon (France), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microswimmers to displace large particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Nicolazo-Crach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motile Active Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive networks: erosion of microfluidic channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlott Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onurcan Bektas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Rädler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Alim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GDR MicroNanoFluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2378,114 +2399,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de suspensions bactériennes, de l'aérotaxie à la formation de clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Paris-Saclay, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022UPAST051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03680098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2553,51 +2574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B31D4AF4"/>
+    <w:nsid w:val="3DB52238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2784,51 +2805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/j-bouvard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6404-6943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bouvard_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511502" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnavo Basu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlott Leu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onurcan Bektas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim O R&#228;dler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5ch-4vkh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361763v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gargasson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim R&#228;dler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nicolazo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nicolazo-Crach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03680098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/j-bouvard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6404-6943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bouvard_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=a23XbPEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnavo Basu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlott Leu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onurcan Bektas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim O R&#228;dler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j5ch-4vkh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361763v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gargasson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim R&#228;dler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471935v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nicolazo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nicolazo-Crach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03680098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>