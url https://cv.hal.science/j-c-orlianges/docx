--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -516,51 +516,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.-N. Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Masson</w:t>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1628,76 +1628,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and optimization of acoustic wave micro-resonators integrating piezoelectric zinc oxide layers</w:t>
+                <w:t xml:space="preserve">Enhanced piezoelectric properties of aluminium doped zinc oxide thin film for surface acoustic wave resonators on a CMOS platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A.A Ralib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abedel Halim Zahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1707,248 +1707,239 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (12), pp.9132-9138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471351v1</w:t>
+                <w:t xml:space="preserve">hal-01566404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined strain and composition-induced effects in the metal-insulator transition of epitaxial VO 2 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (25), pp.251902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5010147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectric properties of aluminium doped zinc oxide thin film for surface acoustic wave resonators on a CMOS platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Analysis and optimization of acoustic wave micro-resonators integrating piezoelectric zinc oxide layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abedel Halim Zahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1958,73 +1949,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (7), pp.074504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566404v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of large area epitaxial VO 2 films grown by electron beam evaporation</w:t>
               </w:r>
@@ -2272,337 +2272,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of thermal strain in the metal-insulator and structural phase transition of epitaxial VO 2 films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Théry</w:t>
+                <w:t xml:space="preserve">Microwave dielectric properties of pure and Mn-doped lead-free Na0.5Bi0.5TiO3 epitaxial thin films grown on (001) LaAlO3 single crystals using pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.184106⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (12), pp.3221--3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193170v1</w:t>
+                <w:t xml:space="preserve">hal-01438112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave dielectric properties of pure and Mn-doped lead-free Na0.5Bi0.5TiO3 epitaxial thin films grown on (001) LaAlO3 single crystals using pulsed laser deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Areski Ghalem</w:t>
+                <w:t xml:space="preserve">Role of thermal strain in the metal-insulator and structural phase transition of epitaxial VO 2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Rammal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">A. Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600209⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (18), pp.184106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.184106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01438112v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on controllable aluminum doped zinc oxide patterning by chemical etching for MEMS application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A Ralib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3359,441 +3359,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogap MEMS micro-replay with 70 ns switching speed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of electrical self-oscillations in two-terminal switching devices based on the insulator-to-metal phase transition of V02 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Verger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2012 IEEE 25th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2012.6170192⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (01), pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175907871100095X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943467v1</w:t>
+                <w:t xml:space="preserve">hal-00682641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable split rings based on MEMS switches and their application to tunable filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanogap MEMS micro-replay with 70 ns switching speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouyge</w:t>
+                <w:t xml:space="preserve">C. Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/14/11/114001⟩</w:t>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2012 IEEE 25th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.717 - 720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2012.6170192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00787376v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of electrical self-oscillations in two-terminal switching devices based on the insulator-to-metal phase transition of V02 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+                <w:t xml:space="preserve">Reconfigurable split rings based on MEMS switches and their application to tunable filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Duran-Sindreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special issue: Reconfigurable and Switchable Metamaterials- vol14 (11), 114001 -9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/14/11/114001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175907871100095X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00682641v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and optical properties of vanadium dioxide containing gold nanoparticles deposited by pulsed laser deposition</w:t>
               </w:r>
@@ -4183,575 +4183,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage and current-activated metal-insulator transition in VO2-based electrical switches : a lifetime operation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-hundred nanosecond electrostatic actuated RF MEMS switched capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (6), pp.065002-1-065002-6. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (6), pp.064011-1-064011-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/11/6/065002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/20/6/064011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584162v1</w:t>
+                <w:t xml:space="preserve">hal-00567666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-hundred nanosecond electrostatic actuated RF MEMS switched capacitors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voltage and current-activated metal-insulator transition in VO2-based electrical switches : a lifetime operation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/20/6/064011⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.065002-1-065002-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/11/6/065002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00567666v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Power Limiting Devices Based on the Semiconductor-Metal Transition in Vanadium-Dioxide Thin Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+                <w:t xml:space="preserve">Thermomagnetically patterned micromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grechishkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2010.2057172⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (10), pp.102511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3341190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567204v1</w:t>
+                <w:t xml:space="preserve">hal-00569295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomagnetically patterned micromagnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Grechishkin</w:t>
+                <w:t xml:space="preserve">Microwave Power Limiting Devices Based on the Semiconductor-Metal Transition in Vanadium-Dioxide Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 96 (10), pp.102511. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.2352-2361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3341190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2010.2057172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569295v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of aluminium oxide and Ta-C thin films deposited at room temperature by PLD in RF-MEMS fabrication</w:t>
               </w:r>
@@ -5034,51 +5034,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten implantation of VO2 nanobeams for neuromorphic applications</w:t>
+                <w:t xml:space="preserve">Structural and electrical properties of tungsten implanted VO2 nanobeams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihan Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
@@ -5113,97 +5113,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Advanced Nanomaterials (ANM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">EMRS 2025 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293236v1</w:t>
+                <w:t xml:space="preserve">hal-05471839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of tungsten implanted VO2 nanobeams</w:t>
+                <w:t xml:space="preserve">Tungsten implantation of VO2 nanobeams for neuromorphic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihan Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
@@ -5238,73 +5238,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2025 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Advanced Nanomaterials (ANM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471839v1</w:t>
+                <w:t xml:space="preserve">hal-05293236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency characterization of Limoges porcelain for advanced electronic applications</w:t>
               </w:r>
@@ -6869,653 +6869,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Electrical and Optical Activation of RF Switches Integrating Vanadium Dioxide (VO2) Phase Change Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPIDOX : Workshop sur l'épitaxie des oxydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+                <w:t xml:space="preserve">A Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEE MTT-S IMWS-AMP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, National University of Singapore (NUS) Chongqing Research Institute, France</w:t>
+              <w:t xml:space="preserve">EPIDOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560645v1</w:t>
+                <w:t xml:space="preserve">hal-03561160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPIDOX : Workshop sur l'épitaxie des oxydes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Electrical and Optical Activation of RF Switches Integrating Vanadium Dioxide (VO2) Phase Change Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R Mayet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIDOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, online, France</w:t>
+              <w:t xml:space="preserve">EEE MTT-S IMWS-AMP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, National University of Singapore (NUS) Chongqing Research Institute, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561160v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Change Materials with Tunable Optical and Electrical Properties for Photonics and THz Programmable (Meta)devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly-Enhanced Plasmonic Biosensors based on Atomically Thin Two-Dimensional Chalcogenide Phase-change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuye Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuwen Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Opto-Electronics and Communications Conference (OECC 2020), October 4th to 8th, 2020, Taipei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029538v1</w:t>
+                <w:t xml:space="preserve">hal-02915653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Enhanced Plasmonic Biosensors based on Atomically Thin Two-Dimensional Chalcogenide Phase-change Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasensitive and Label-free Plasmonic Detection based on Singular Phase Signal Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuwen Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuye Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Opto-Electronics and Communications Conference (OECC 2020), invited lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OECC48412.2020.9273707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915653v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive and Label-free Plasmonic Detection based on Singular Phase Signal Changes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase Change Materials with Tunable Optical and Electrical Properties for Photonics and THz Programmable (Meta)devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Opto-Electronics and Communications Conference (OECC 2020), invited lecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Opto-Electronics and Communications Conference (OECC 2020), October 4th to 8th, 2020, Taipei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OECC48412.2020.9273707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03029752v1</w:t>
+                <w:t xml:space="preserve">hal-03029538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation optique des matériaux à changement de phase pour la réalisation de filtres accordables en bande millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7596,51 +7596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible, Fast Optical Switching of Phase Change Materials for Active Control of High-Frequency Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7872,51 +7872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8105,51 +8105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8181,182 +8181,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commutation optique bistable des matériaux à changement de phase : démonstration d’une antenne agile dans le domaine millimétrique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnOGaAs acoustic biosensors: focus on ZnO thin film characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Alphonce Mjema</w:t>
+                <w:t xml:space="preserve">J. Chawich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Wong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">A. Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elie-Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes JNM 2017, 16-19 mai 2017 Saint-Malo, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">18th Canadian Semiconductor Science and Technology Conference (CSSTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568934v1</w:t>
+                <w:t xml:space="preserve">hal-02330092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase- transition and phase change materials integration for broadband, fast switching and agility at high frequency domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8401,212 +8401,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 9th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2017, BUCHAREST, ROMANIA, 11-14 JULY 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnOGaAs acoustic biosensors: focus on ZnO thin film characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Orlianges</w:t>
+                <w:t xml:space="preserve">Commutation optique bistable des matériaux à changement de phase : démonstration d’une antenne agile dans le domaine millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Elie-Caille</w:t>
+                <w:t xml:space="preserve">Charles Alphonce Mjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Leblois</w:t>
+                <w:t xml:space="preserve">Hang Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Canadian Semiconductor Science and Technology Conference (CSSTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes JNM 2017, 16-19 mai 2017 Saint-Malo, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330092v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’inhomogénéité des films de ZnO sur les performances de micro-résonateurs piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8856,51 +8856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
@@ -8923,312 +8923,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q Piezoelectric Micro-Resonators for microwave filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oussama Mortada</w:t>
+                <w:t xml:space="preserve">Strain effects in the metal-insulator and structural phase transition of epitaxial VO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on small science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316651v1</w:t>
+                <w:t xml:space="preserve">hal-01343556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effects in the metal-insulator and structural phase transition of epitaxial VO2 films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">High Q Piezoelectric Micro-Resonators for microwave filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">International conference on small science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343556v1</w:t>
+                <w:t xml:space="preserve">hal-01316651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of High Q Piezoelectric Materials for Microwave Micro-Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9292,51 +9292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination of spurious modes in Zinc oxide micro-resonators by optimizing structure parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9413,51 +9413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Orientation in Aluminum Nitride Films on Molybdenum Electrodes for Acoustic Micro-resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,51 +9659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation et optimisation d’un micro-résonateur piézoélectrique à très fort coefficient de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9899,394 +9899,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative properties of ZnO thin films deposited on Molybdenum and platinum electrodes for piezo-acoustic devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Study of inter-digitated transducers in Zinc Oxide micro-resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, BUCHAREST, Romania</w:t>
+              <w:t xml:space="preserve">Memswave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211798v1</w:t>
+                <w:t xml:space="preserve">hal-01212496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and thickness dependence of the metal-insulator transition in VO2 epitaxial films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Théry</w:t>
+                <w:t xml:space="preserve">Comparative properties of ZnO thin films deposited on Molybdenum and platinum electrodes for piezo-acoustic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Meeting (Symposium M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, BUCHAREST, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226170v1</w:t>
+                <w:t xml:space="preserve">hal-01211798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of inter-digitated transducers in Zinc Oxide micro-resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Mortada</w:t>
+                <w:t xml:space="preserve">Strain and thickness dependence of the metal-insulator transition in VO2 epitaxial films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memswave</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Meeting (Symposium M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212496v1</w:t>
+                <w:t xml:space="preserve">hal-01226170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agile THz Metamaterials and Switchable Fabry-Pérot cavity THz Filters Based on the Metal-Insulator Transition of Vanadium Dioxide Material</w:t>
               </w:r>
@@ -10397,51 +10397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality factor optimization of composite piezoelectric single cristal silicon micro-resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10522,51 +10522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 767 MHz Thin-Film Piezoelectric-On-Substrate Micro-resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10647,51 +10647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zinc Dioxide -on- Silicon MEMS Resonator for Narrowband Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10772,51 +10772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-magnet developments for bio-medical applications, ex-vivo and in-vivo magnetic capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11186,51 +11186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11374,277 +11374,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux accordables pour les micro-ondes et le THz : intégration hybride avec des composants MEMS et matériaux à transition de phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">Morphological and optical properties of AIN nano-islands prepared by plasma enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouchkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Métamatériaux (CNM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t>
+              <w:t xml:space="preserve">40th International Conference on Metallurgical Coatings and Thin films (ICMCTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911255v1</w:t>
+                <w:t xml:space="preserve">hal-00949362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and optical properties of AIN nano-islands prepared by plasma enhanced chemical vapor deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Laborde</w:t>
+                <w:t xml:space="preserve">Métamatériaux accordables pour les micro-ondes et le THz : intégration hybride avec des composants MEMS et matériaux à transition de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Metallurgical Coatings and Thin films (ICMCTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque National Métamatériaux (CNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949362v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamatériaux dans le domaine THz basées sur la réponse non-linéaire des matériaux à transition de phase</w:t>
               </w:r>
@@ -12260,51 +12260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanogap MEMS micro-relay with 70 ns swithing speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12339,594 +12339,594 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MEMS 2012 Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.717 - 720, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2012.6170192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical self oscillations across two end three terminal resistive switches based on VO2 layers integrated in crossbar circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectrics Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, San franscisco - Californie, United States</w:t>
+              <w:t xml:space="preserve">Joint Conference SIMUFER "Single and Multiphase Ferroics and Multiferroics with Restricted Geometries" &amp; IEEE ROMSC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734824v1</w:t>
+                <w:t xml:space="preserve">hal-00952038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectrics Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+                <w:t xml:space="preserve">Electrical self oscillations across two end three terminal resistive switches based on VO2 layers integrated in crossbar circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference SIMUFER "Single and Multiphase Ferroics and Multiferroics with Restricted Geometries" &amp; IEEE ROMSC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">2012 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San franscisco - Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952038v1</w:t>
+                <w:t xml:space="preserve">hal-00734824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux accordables dans le domaine Térahertz à base des matériaux à transition isolant/métal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Humbert</w:t>
+                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Férachou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">R. Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micronondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. </w:t>
+              <w:t xml:space="preserve">2012 International Symposium on Applications of Ferroelectrics held jointly with 2012 European Conference on the Applications of Polar Dielectrics and 2012 International Symp Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials (ISAF/ECAPD/PFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2011.5970843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2012.6297851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733830v1</w:t>
+                <w:t xml:space="preserve">hal-00942954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Métamatériaux accordables dans le domaine Térahertz à base des matériaux à transition isolant/métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Remondiere</w:t>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Symposium on Applications of Ferroelectrics held jointly with 2012 European Conference on the Applications of Polar Dielectrics and 2012 International Symp Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials (ISAF/ECAPD/PFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal. </w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micronondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISAF.2012.6297851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2011.5970843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942954v1</w:t>
+                <w:t xml:space="preserve">hal-00733830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of titanium dioxide thin films deposited by PLD in RF and microwave MEMS : study of structure and dielectric properties</w:t>
               </w:r>
@@ -13031,168 +13031,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN and ZnO thin films deposited by Pulsed Laser Deposition (PLD) for surface acoustic wave devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Roemer</w:t>
+                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Paper, P1.50</w:t>
+              <w:t xml:space="preserve">ISAF - ECAPD 2012 : 21st IEEE International Symposium on Applications of Ferroelectrics and 11th European Conference on Polar Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735793v1</w:t>
+                <w:t xml:space="preserve">hal-00945585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced micro and nano-devices based on metal-insulator phase transition materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13251,73 +13251,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Japanese-French Frontiers of Science Symposium (JFFoS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Terahertz Metamaterals based on Metal-Insulator Phase Transition of VO2 Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13326,301 +13326,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Férachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal - Quebec - Canada, United States. Papier TH2C-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+                <w:t xml:space="preserve">AlN and ZnO thin films deposited by Pulsed Laser Deposition (PLD) for surface acoustic wave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF - ECAPD 2012 : 21st IEEE International Symposium on Applications of Ferroelectrics and 11th European Conference on Polar Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal. pp.1-3</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Paper, P1.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945585v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement effect in nanostructured AlN films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouchkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13656,307 +13656,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-driven Self-oscillations in Two-terminals Resistive Switches Induced by the Metal-insulator Transition in VO2 Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Au- Doped Vo2 Thin Films Performing a Metal-insulator Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Catherinot</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMAT-2011, Symposium A: Nanostructured Oxides, Interfaces, Heterostructures and Devices, SUNTEC</w:t>
+              <w:t xml:space="preserve">ICMAT-2011, Symposium A : Nanostructured Oxides, Interfaces, Heterostructures and Devices, SUNTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.Présentation orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684121v1</w:t>
+                <w:t xml:space="preserve">hal-00684126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de micro-commutateurs MEMS RF miniatures à nanogap pour la reconfiguration ultra rapide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Guines</w:t>
+                <w:t xml:space="preserve">Propriétés non-linéaires des dispositifs électriques à deux terminaux basées sur la transition isolant-métal du dioxyde de vanadium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition des Journées Nationales du Réseau Doctoral en Micronanoélectronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cachan, France. Présentation poster - Session :Micro-capteurs, microsystèmes et microdispositifs pour la biologie</w:t>
+              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Limoges, France. Présentation poster- 1A-59-Plumee2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686448v1</w:t>
+                <w:t xml:space="preserve">hal-00686490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de micro-commutateurs MEMS RF miniatures et ultra rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14031,307 +14031,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés non-linéaires des dispositifs électriques à deux terminaux basées sur la transition isolant-métal du dioxyde de vanadium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current-driven Self-oscillations in Two-terminals Resistive Switches Induced by the Metal-insulator Transition in VO2 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Limoges, France. Présentation poster- 1A-59-Plumee2011</w:t>
+              <w:t xml:space="preserve">ICMAT-2011, Symposium A: Nanostructured Oxides, Interfaces, Heterostructures and Devices, SUNTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.Présentation orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686490v1</w:t>
+                <w:t xml:space="preserve">hal-00684121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Au- Doped Vo2 Thin Films Performing a Metal-insulator Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">Conception de micro-commutateurs MEMS RF miniatures à nanogap pour la reconfiguration ultra rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMAT-2011, Symposium A : Nanostructured Oxides, Interfaces, Heterostructures and Devices, SUNTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.Présentation orale</w:t>
+              <w:t xml:space="preserve">14ème édition des Journées Nationales du Réseau Doctoral en Micronanoélectronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cachan, France. Présentation poster - Session :Micro-capteurs, microsystèmes et microdispositifs pour la biologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684126v1</w:t>
+                <w:t xml:space="preserve">hal-00686448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of ohmic miniature MEMS components for fast reconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14406,320 +14406,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'auto-oscillations électriques dans des dispositifs à base de films de VO2 présentant une transition de phase isolant-métal</w:t>
+                <w:t xml:space="preserve">Analyse de la durée de vie de commutateurs électriques basés sur la transition isolant-métal du dioxyde de vanadium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. Presentation orale - 2B-1 - Papier n°24</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 1E-1 - Papier n°26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684939v1</w:t>
+                <w:t xml:space="preserve">hal-00685994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la durée de vie de commutateurs électriques basés sur la transition isolant-métal du dioxyde de vanadium</w:t>
+                <w:t xml:space="preserve">Génération d'auto-oscillations électriques dans des dispositifs à base de films de VO2 présentant une transition de phase isolant-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Mardivirin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 1E-1 - Papier n°26</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Presentation orale - 2B-1 - Papier n°24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685994v1</w:t>
+                <w:t xml:space="preserve">hal-00684939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés d'ablation laser pour la synthèse de films minces, agrégats et composites nanostructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14826,51 +14826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14938,51 +14938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kermène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15156,674 +15156,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature RF MEMS Switches with 50 ns Switching Speed</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current-Induced oscillations in two-terminals electrical switches based on Metal-Insulator Transition of VO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on RF Microsystems, MEMSWAVE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
+              <w:t xml:space="preserve">French Symposium on Emerging Technologies for Micro-nanofabrication, JNTE 10 - Ecole politechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619165v1</w:t>
+                <w:t xml:space="preserve">hal-00619959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Induced oscillations in two-terminals electrical switches based on Metal-Insulator Transition of VO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniature RF MEMS Switches with 50 ns Switching Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Symposium on Emerging Technologies for Micro-nanofabrication, JNTE 10 - Ecole politechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on RF Microsystems, MEMSWAVE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619959v1</w:t>
+                <w:t xml:space="preserve">hal-00619165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des films de VO2 à transitions de phase pour la réalisation d'un filtre accordable passe-bande en technologie SSR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfigurable 4 Pole Bandstop Filter based on RF-MEMS-loaded Split Ring Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Catherinot</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, United States. pp.588.591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2010.5517736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619435v1</w:t>
+                <w:t xml:space="preserve">hal-00618604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable 4 Pole Bandstop Filter based on RF-MEMS-loaded Split Ring Resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Intégration des films de VO2 à transitions de phase pour la réalisation d'un filtre accordable passe-bande en technologie SSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618604v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Telecom thin films deposited by laser ablation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">Miniature RF MEMS switched Capacitors using Nanogaps to achieve 50ns switching Speed Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Invitée à CIMTEC 2010, 12th International Ceramics Congres,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">ESA Round Table on Micro and Nano Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620781v1</w:t>
+                <w:t xml:space="preserve">hal-00933632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Hundred nanosecond reconfiguration capabilities of Nanogap RF MEMS Switched capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15898,182 +15915,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature RF MEMS switched Capacitors using Nanogaps to achieve 50ns switching Speed Capabilities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Guines</w:t>
+                <w:t xml:space="preserve">Optical and Telecom thin films deposited by laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Round Table on Micro and Nano Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Conférence Invitée à CIMTEC 2010, 12th International Ceramics Congres,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933632v1</w:t>
+                <w:t xml:space="preserve">hal-00620781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Vanadium Dioxide (V02)-loaded Electrically Small Resonators in the Design of Tunable Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16413,51 +16413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium dioxide thin films showing a semiconductor-metal transition and their integration in advanced filtering devices in the RF/microwave domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16519,51 +16519,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur volumique accordable fort Q0 intégrant une capacité commutée MEMS</w:t>
+                <w:t xml:space="preserve">High Q tunable cavity using dielectric less RF-MEMS varactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
@@ -16594,97 +16594,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-1 Session Orale</w:t>
+              <w:t xml:space="preserve">EuMW 2009 (European Microwave Week)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC05-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436285v1</w:t>
+                <w:t xml:space="preserve">hal-00436236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q tunable cavity using dielectric less RF-MEMS varactors</w:t>
+                <w:t xml:space="preserve">Résonateur volumique accordable fort Q0 intégrant une capacité commutée MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
@@ -16715,116 +16715,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2009 (European Microwave Week)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC05-2</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-1 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436236v1</w:t>
+                <w:t xml:space="preserve">hal-00436285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of thermal annealing on the electrical and structural properties of pure and nickel-doped amprphous carbon thin films deposited by PLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16886,1041 +16886,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du chargement résiduel d'actionneurs électrostatiques sans diélectrique dans les commutateurs MEMS RF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+                <w:t xml:space="preserve">Clusters and nanostructured thin films by laser ablation for telecom or optic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-1 Session Affiche</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q : Laser and plasma processing for advanced materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436305v1</w:t>
+                <w:t xml:space="preserve">hal-00437694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature RF MEMS switchable capacitor mechanical design for reconfiguration capabilities in the 100ns range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Verger</w:t>
+                <w:t xml:space="preserve">Ku Band DMTL Medium Power Phase Shifters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Micromechanics Europe'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2009, TH1E-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, France. pp. 1153-1156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437604v1</w:t>
+                <w:t xml:space="preserve">hal-00758893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q tunable resonator with RF-MEMS varactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+                <w:t xml:space="preserve">Propriétés électriques des films minces de carbone amorphe dopé au nickel déposés par ablation laser : intégration dans des composants RF et microonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-1 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437595v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ku Band DMTL Medium Power Phase Shifters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Maury</w:t>
+                <w:t xml:space="preserve">Dispositifs limiteurs de puissance RF/microonde basés sur la transition semi-conducteur-métal du dioxyde de vanadium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2009, TH1E-3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-5 Session Orale</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758893v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances et fiabilité de capacités commutables MEMS pour les déphaseurs DMTL de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibault Reveyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-4 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs limiteurs de puissance RF/microonde basés sur la transition semi-conducteur-métal du dioxyde de vanadium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Givernaud</w:t>
+                <w:t xml:space="preserve">Etude du chargement résiduel d'actionneurs électrostatiques sans diélectrique dans les commutateurs MEMS RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-5 Session Orale</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-1 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437197v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques des films minces de carbone amorphe dopé au nickel déposés par ablation laser : intégration dans des composants RF et microonde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniature RF MEMS switchable capacitor mechanical design for reconfiguration capabilities in the 100ns range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-1 Session Orale</w:t>
+              <w:t xml:space="preserve">International Conference Micromechanics Europe'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437196v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusters and nanostructured thin films by laser ablation for telecom or optic applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Givernaud</w:t>
+                <w:t xml:space="preserve">High Q tunable resonator with RF-MEMS varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q : Laser and plasma processing for advanced materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437694v1</w:t>
+                <w:t xml:space="preserve">hal-00437595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuneable bandpass filter based on split ring resonators using semiconductor-to-metal transition of vanadium dioxide thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17995,260 +17995,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de micro-commutateurs MEMS capacitifs miniatures utilisant des nanotubes de carbone comme matériau structurel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Apport de capacités commutées MEMS-RF miniatures pour la réalisation de fonctions de déphasage à faibles pertes et forte linéarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-3 Session Affiche</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-3 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436307v1</w:t>
+                <w:t xml:space="preserve">hal-00437198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de capacités commutées MEMS-RF miniatures pour la réalisation de fonctions de déphasage à faibles pertes et forte linéarité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Conception de micro-commutateurs MEMS capacitifs miniatures utilisant des nanotubes de carbone comme matériau structurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-3 Session Orale</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-3 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437198v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ablation : a way to synthesize clusters and nanostructured thin films</w:t>
               </w:r>
@@ -18342,51 +18342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de capacités planaires accordables sur céramiques BST dopées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18461,282 +18461,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charging Acceleration in Dielectric Less RF MEMS Switched Varactors under CW Microwave Power</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+                <w:t xml:space="preserve">Reconfigurable bandpass filter based on split ring resonators and vanadium dioxide (VO2) microwave switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference (APMC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Singapour, Singapore. pp.Présentation Orale</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742571v1</w:t>
+                <w:t xml:space="preserve">hal-00437738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable bandpass filter based on split ring resonators and vanadium dioxide (VO2) microwave switches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bouyge</w:t>
+                <w:t xml:space="preserve">Charging Acceleration in Dielectric Less RF MEMS Switched Varactors under CW Microwave Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference (APMC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.1649 - 1652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5166030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437738v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-machined tunable cavity resonator</w:t>
               </w:r>
@@ -19605,51 +19605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de micro-résonateurs acoustiques intégrant des couches piézoélectriques de ZnO sur des électrodes de molybdène et de platine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19896,51 +19896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the semiconductor-metal phase transition of V02 materials : a novel direction towards tuneable devices and systmes for RF-microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20870,51 +20870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-christophe.orlianges@unilim.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003746v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Froidevaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics12010082" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Nicolae Sirjita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c00777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Orlianges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allegret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-N. Sirjita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221152" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Jedidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ferhat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Youssef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodi Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pui Ho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12100866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuye Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwen Zeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Xie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-021-00613-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544767" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brixi Nigassa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulimane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01471351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mortada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedel Halim Zahr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlianges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010147" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Ralib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01455047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Th&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01478685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crunteanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.184106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600209" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-343FR7KR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01264439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Nordin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Malik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Othman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.M Zahirul Alam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2783-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431747" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z5XW0VS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076260" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871543" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferachou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.09.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GP1XLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pothier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guines" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2012.6170192" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787376v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duran-Sindreu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/11/114001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1RDGNC6V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Givernaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100095X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754708" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721520" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.139" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1R59G6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mardivirin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/11/6/065002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/6/064011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2DXKS5F6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2057172" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kustov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grechishkin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3341190" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.143" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q10S8JX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Alejandro Guerrero-Rodriguez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ait Abderrahmane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodsone Zogo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Allegret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05248803v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fosse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Moulinoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293225v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Moustakime" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizales-Juarez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.761" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferhat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2022.ATu4A.8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03934202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131572v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03560645v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod V. K. Thalakkatukalathil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561160v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mayet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029538v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02915653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Wei" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03029752v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC48412.2020.9273707" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267533v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thery" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01611518v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568934v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Alphonce Mjema" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mennai" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330092v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chawich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie-Caille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566490v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568581v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zaabi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01316651v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01279397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01316641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223118v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212257v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01211798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226170v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01211792v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01089107v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01138356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944486v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Dempsey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaccaria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911279v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911349v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911255v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchkour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911434v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lemoine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697605" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911337v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911283v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952016v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734097v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952038v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733830v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis F&#233;rachou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5970843" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942954v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Remondiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297851" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735789v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roemer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735873v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945585v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951910v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684121v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686448v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684979v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684126v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684094v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685994v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942425v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rives" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619648v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619165v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619959v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619435v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618604v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5517736" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620781v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933632v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619371v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Massague" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619160v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438295v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Courr&#232;ges" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437618v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436285v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436236v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437747v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436305v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437604v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437595v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maury" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165906" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437199v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437197v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437196v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437694v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437745v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436307v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437198v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacroix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709395v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436613v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Costes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pate" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5166030" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437738v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915925v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168577v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768679v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04894141v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC48412.2020.9273575" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01838202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226172v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tonnelier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pergament" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212262v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226560v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922828v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620316v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01227263v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686629v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006701v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-christophe.orlianges@unilim.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003746v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Froidevaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics12010082" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Nicolae Sirjita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c00777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Orlianges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allegret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-N. Sirjita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221152" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Jedidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ferhat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Youssef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodi Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pui Ho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12100866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuye Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwen Zeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Xie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-021-00613-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544767" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brixi Nigassa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulimane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Ralib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mortada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlianges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010147" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01471351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedel Halim Zahr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976063" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01455047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Th&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01478685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600209" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-343FR7KR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crunteanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.184106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01264439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Nordin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Malik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Othman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.M Zahirul Alam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2783-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431747" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z5XW0VS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076260" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871543" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferachou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.09.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GP1XLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Givernaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100095X" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pothier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guines" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2012.6170192" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duran-Sindreu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/11/114001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1RDGNC6V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754708" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721520" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.139" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1R59G6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/6/064011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2DXKS5F6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mardivirin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/11/6/065002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kustov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grechishkin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3341190" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2057172" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.143" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q10S8JX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Alejandro Guerrero-Rodriguez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ait Abderrahmane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodsone Zogo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Allegret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293236v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05248803v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fosse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Moulinoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293225v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Moustakime" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizales-Juarez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.761" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferhat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2022.ATu4A.8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03934202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131572v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561160v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mayet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03560645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod V. K. Thalakkatukalathil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02915653v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Wei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03029752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC48412.2020.9273707" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029538v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267533v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thery" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01611518v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chawich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie-Caille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mennai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Alphonce Mjema" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566490v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568581v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zaabi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01316651v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01279397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01316641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223118v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212257v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212496v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01211798v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226170v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01211792v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01089107v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01138356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944486v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Dempsey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaccaria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911279v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911349v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949362v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchkour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911434v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lemoine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697605" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911337v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911283v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952016v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734097v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734824v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942954v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Remondiere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297851" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis F&#233;rachou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5970843" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735789v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945585v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735873v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733819v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735793v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roemer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951910v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684126v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686490v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684979v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686448v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684094v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684939v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942425v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rives" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619648v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619959v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619165v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618604v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5517736" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619435v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933632v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620781v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619371v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Massague" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619160v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438295v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Courr&#232;ges" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437618v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436285v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437747v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437694v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758893v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maury" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165906" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437196v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437197v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437199v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436305v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437604v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437595v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437745v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437198v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacroix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436307v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709395v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436613v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Costes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pate" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5166030" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915925v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168577v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768679v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04894141v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC48412.2020.9273575" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01838202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226172v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tonnelier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pergament" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212262v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226560v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922828v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620316v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01227263v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686629v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006701v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>