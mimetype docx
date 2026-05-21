--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -163,4735 +163,4999 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Harmonic Generation in an Optical Fiber Functionalized with Zinc Oxide Thin Films</w:t>
+                <w:t xml:space="preserve">High-frequency characterization of Limoges porcelain for advanced electronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idris Tiliouine</w:t>
+                <w:t xml:space="preserve">Hugo Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leventoux</w:t>
+                <w:t xml:space="preserve">Thom Moulinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Froidevaux</w:t>
+                <w:t xml:space="preserve">Paul Danty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.82. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 202, pp.114177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics12010082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2026.114177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003746v1</w:t>
+                <w:t xml:space="preserve">hal-05610650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically activated W-doped VO 2 films for reliable, large-area, broadband THz waves modulators</w:t>
+                <w:t xml:space="preserve">High-Harmonic Generation in an Optical Fiber Functionalized with Zinc Oxide Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
+                <w:t xml:space="preserve">Idris Tiliouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yann Leventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Debelle</w:t>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c00777⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics12010082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026912v1</w:t>
+                <w:t xml:space="preserve">hal-05003746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical activation of insulator-to-metal transition in vanadium dioxide single-crystal nanobeam and their high-frequency switching performances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrically activated W-doped VO 2 films for reliable, large-area, broadband THz waves modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Allegret</w:t>
+                <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.-N. Sirjita</w:t>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boulle</w:t>
+                <w:t xml:space="preserve">Aurélien Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 136 (6), pp.064502. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (16), pp.24564-24577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0221152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c00777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671425v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy solitonic source of high harmonics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic Study and Simulation of Titanium Carbide-Supported, Platinum-Doped Tetrahedral Amorphous Carbon Electrodes for Hydrogen Evolution Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melek Jedidi</w:t>
+                <w:t xml:space="preserve">Harunal Rejan Ramji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Ferhat</w:t>
+                <w:t xml:space="preserve">Nicolas Glandut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Jimenez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soh Fong Lim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2651261⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (9), pp.1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma18091916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181407v1</w:t>
+                <w:t xml:space="preserve">hal-05625355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical activation of insulator-to-metal transition in vanadium dioxide single-crystal nanobeam and their high-frequency switching performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bailly</w:t>
+                <w:t xml:space="preserve">J.-C. Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Delahaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Idris Tiliouine</w:t>
+                <w:t xml:space="preserve">O. Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-N. Sirjita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (6), pp.064502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0221152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247195v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of high-performance vanadium dioxide thin layers obtained by reactive magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-energy solitonic source of high harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Idris Tiliouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139461⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2651261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767719v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Plasmonic Biosensors with Precise Phase Singularity Coupling on the Metastructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ho-Pui Ho</w:t>
+                <w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idris Tiliouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios12100866⟩</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131584v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Sensitive Plasmonic Biosensors with Precise Phase Singularity Coupling on the Metastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaodi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Pui Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (10), pp.866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/bios12100866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285766v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Sub-Attomole Cancer Biomarker Detection Based on Phase Singularity 2D Nanomaterial-Enhanced Plasmonic Biosensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Highly Sensitive Plasmonic Biosensors with Precise Phase Singularity Coupling on the Metastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaodi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Humbert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho-Pui Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-micro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40820-021-00613-7⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios12100866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198919v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast optical activation of insulator-to-metal transition in vanadium dioxide (VO2) phase changed materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural and electrical properties of high-performance vanadium dioxide thin layers obtained by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2544767⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 759, pp.139461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504112v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of Pb(Zr 0.52 Ti 0.48 )O 3 thin film processed for sensor and actuator applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rougier</w:t>
+                <w:t xml:space="preserve">Targeted Sub-Attomole Cancer Biomarker Detection Based on Phase Singularity 2D Nanomaterial-Enhanced Plasmonic Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuye Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuwen Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenming Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano-micro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40820-021-00613-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006924v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectric properties of aluminium doped zinc oxide thin film for surface acoustic wave resonators on a CMOS platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fast optical activation of insulator-to-metal transition in vanadium dioxide (VO2) phase changed materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2544767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566404v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined strain and composition-induced effects in the metal-insulator transition of epitaxial VO 2 films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizations of Pb(Zr 0.52 Ti 0.48 )O 3 thin film processed for sensor and actuator applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brixi Nigassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soulimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (9), pp.096417</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193086v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and optimization of acoustic wave micro-resonators integrating piezoelectric zinc oxide layers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structural and electrical properties of large area epitaxial VO 2 films grown by electron beam evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (7), pp.074504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4976063⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121 (5), pp.055303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4975117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471351v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of large area epitaxial VO 2 films grown by electron beam evaporation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhanced piezoelectric properties of aluminium doped zinc oxide thin film for surface acoustic wave resonators on a CMOS platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Ralib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Beaumont</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (12), pp.9132-9138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455047v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable THz metamaterials based on phase-changed materials (VO2) triggered by thermal and electrical stimuli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combined strain and composition-induced effects in the metal-insulator transition of epitaxial VO 2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2251823⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (25), pp.251902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5010147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478685v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave dielectric properties of pure and Mn-doped lead-free Na0.5Bi0.5TiO3 epitaxial thin films grown on (001) LaAlO3 single crystals using pulsed laser deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and optimization of acoustic wave micro-resonators integrating piezoelectric zinc oxide layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abedel Halim Zahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jean</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (7), pp.074504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01438112v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of thermal strain in the metal-insulator and structural phase transition of epitaxial VO 2 films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Beaumont</w:t>
+                <w:t xml:space="preserve">Tunable THz metamaterials based on phase-changed materials (VO2) triggered by thermal and electrical stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Proc. SPIE 10103, Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications X, pp.101031H. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2251823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.184106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02193170v1</w:t>
+                <w:t xml:space="preserve">hal-01478685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on controllable aluminum doped zinc oxide patterning by chemical etching for MEMS application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.A Ralib</w:t>
+                <w:t xml:space="preserve">Microwave dielectric properties of pure and Mn-doped lead-free Na0.5Bi0.5TiO3 epitaxial thin films grown on (001) LaAlO3 single crystals using pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.N Nordin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.H.M Zahirul Alam</w:t>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-015-2783-1⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (12), pp.3221--3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264439v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN, ZnO thin films and AlN/ ZnO or ZnO/AlN multilayer structures deposited by PLD for surface acoustic wave devices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of thermal strain in the metal-insulator and structural phase transition of epitaxial VO 2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201431747⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (18), pp.184106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.184106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01155620v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field-assisted metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and anomalous far-infrared emissivity variation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabert Marc</w:t>
+                <w:t xml:space="preserve">A study on controllable aluminum doped zinc oxide patterning by chemical etching for MEMS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Ralib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cornette</w:t>
+                <w:t xml:space="preserve">A.N Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">N.A Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H.M Zahirul Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE 9364, Oxide-based Materials and Devices VI </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2076260⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-015-2783-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155619v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced electrical self-oscillations across out-of-plane threshold switches based on VO2 layers integrated in crossbars geometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electric field-assisted metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and anomalous far-infrared emissivity variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4871543⟩</w:t>
+              <w:t xml:space="preserve">Proceedings SPIE 9364, Oxide-based Materials and Devices VI </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proc. SPIE 9364, Oxide-based Materials and Devices VI, 9364, pp.93640J1-J11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155624v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable terahertz metamaterials based on metal-insulator phase transition of VO2 layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">AlN, ZnO thin films and AlN/ ZnO or ZnO/AlN multilayer structures deposited by PLD for surface acoustic wave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2012 IEEE-MTT-S International Microwave Symposium - MTT 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259429⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Phys. Status Solidi A, 1–9 (2015), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201431747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942939v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium dioxide thin films deposited by pulsed laser deposition and integration in radio frequency devices: Study of structure, optical and dielectric properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Current-induced electrical self-oscillations across out-of-plane threshold switches based on VO2 layers integrated in crossbars geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115, pp.154502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4871543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00781840v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of electrical self-oscillations in two-terminal switching devices based on the insulator-to-metal phase transition of V02 thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nanogap MEMS micro-replay with 70 ns switching speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2012 IEEE 25th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.717 - 720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2012.6170192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175907871100095X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00682641v1</w:t>
+                <w:t xml:space="preserve">hal-00943467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogap MEMS micro-replay with 70 ns switching speed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Pothier</w:t>
+                <w:t xml:space="preserve">Reconfigurable split rings based on MEMS switches and their application to tunable filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Duran-Sindreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2012 IEEE 25th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2012.6170192⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special issue: Reconfigurable and Switchable Metamaterials- vol14 (11), 114001 -9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/14/11/114001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943467v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable split rings based on MEMS switches and their application to tunable filters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Generation of electrical self-oscillations in two-terminal switching devices based on the insulator-to-metal phase transition of V02 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/14/11/114001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (01), pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175907871100095X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00787376v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and optical properties of vanadium dioxide containing gold nanoparticles deposited by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101, pp.133102-133102-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4754708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed metal insulator transition in vanadium dioxide films induced by an electrical pulsed voltage over nano gap electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100, pp.213507-1-213507-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4721520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electrical and optical properties of carbon-doped CdS thin films prepared by pulsed-laser deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Titanium dioxide thin films deposited by pulsed laser deposition and integration in radio frequency devices: Study of structure, optical and dielectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.12.139⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 263, pp.111-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674541v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-hundred nanosecond electrostatic actuated RF MEMS switched capacitors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tunable terahertz metamaterials based on metal-insulator phase transition of VO2 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/20/6/064011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2012 IEEE-MTT-S International Microwave Symposium - MTT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ISBN: 978-1-4673-1085-7, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6259429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00567666v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage and current-activated metal-insulator transition in VO2-based electrical switches : a lifetime operation analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Structural, electrical and optical properties of carbon-doped CdS thin films prepared by pulsed-laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/11/6/065002⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519, pp.7611-7614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.12.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584162v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomagnetically patterned micromagnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Grechishkin</w:t>
+                <w:t xml:space="preserve">Sub-hundred nanosecond electrostatic actuated RF MEMS switched capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (6), pp.064011-1-064011-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/20/6/064011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3341190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00569295v1</w:t>
+                <w:t xml:space="preserve">hal-00567666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Power Limiting Devices Based on the Semiconductor-Metal Transition in Vanadium-Dioxide Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Voltage and current-activated metal-insulator transition in VO2-based electrical switches : a lifetime operation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2010.2057172⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.065002-1-065002-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/11/6/065002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567204v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microwave Power Limiting Devices Based on the Semiconductor-Metal Transition in Vanadium-Dioxide Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.2352-2361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2010.2057172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermomagnetically patterned micromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grechishkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (10), pp.102511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3341190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application of aluminium oxide and Ta-C thin films deposited at room temperature by PLD in RF-MEMS fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 482, pp.237-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2004.11.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4901,13957 +5165,13957 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of CdTe thin films obtained by pulsed laser deposition at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge-Alejandro Guerrero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ait Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodsone Zogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANM 2025 - 23rd International Conference on Advanced Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of tungsten implanted VO2 nanobeams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oihan Allegret</w:t>
+                <w:t xml:space="preserve">High-frequency characterization of Limoges porcelain for advanced electronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thom Moulinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Gentils</w:t>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Danty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2025 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13th "Microwave Materials and their Applications" conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint- Brieuc, Bretagne (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471839v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten implantation of VO2 nanobeams for neuromorphic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Structural and electrical properties of tungsten implanted VO2 nanobeams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihan Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Advanced Nanomaterials (ANM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">EMRS 2025 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293236v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency characterization of Limoges porcelain for advanced electronic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Danty</w:t>
+                <w:t xml:space="preserve">Tungsten implantation of VO2 nanobeams for neuromorphic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihan Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th "Microwave Materials and their Applications" conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Saint- Brieuc, Bretagne (Présentiel), France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Advanced Nanomaterials (ANM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248803v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-area, thermal and electrical activation of metal-insulator transition in W-doped VO2 films for THz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Advanced Nanomaterials (ANM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of vanadium dioxide-based relaxation oscillators for neuromorphic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihan Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2024 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the perceptron - building a synthetic neuron from simple analog electronic components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tungsten-doped VO2 films for large area modulation of THz waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oihan Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de l'interdisciplinarité 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Materials for Advanced Technologies -ICMAT 2023, 26th- 30th June 2023, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRS Singapour, Jun 2023, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775583v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten-doped VO2 films for large area modulation of THz waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Boulle</w:t>
+                <w:t xml:space="preserve">Integration of Chalcogenide Phase Change Materials for Reconfigurable Terahertz Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mayet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Materials for Advanced Technologies -ICMAT 2023, 26th- 30th June 2023, Singapore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MRS Singapour, Jun 2023, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">, MRS Singapour, Jun 2023, Singapore (SG), Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168573v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Chalcogenide Phase Change Materials for Reconfigurable Terahertz Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Back to the perceptron - building a synthetic neuron from simple analog electronic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes El Moustakime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Humbert</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Carrizales-Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihan Allegret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Materials for Advanced Technologies -ICMAT 2023, 26th- 30th June 2023, Singapore</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les journées de l'interdisciplinarité 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limoges, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/lji.761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168531v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High–quality, large area deposition of vanadium dioxide (VO2) using magnetron sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Intégration de nanofils de dioxyde de vanadium monocristallins dans des composants pour l'électronique des hautes fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales 2022 du GDR OXYFUN, GDR CNRS 3660, Guéthary, 4-8 avril 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Guéthary, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768678v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Energy Solitonic Source of High Harmonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realisation des films d’oxydes de vanadium et de niobium (VO2, NbO2) et caracterisation de leurs transitions des phases isolant-metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence internationale MATERIAUX 2022, 24- 28 octobre 2022, Lille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670692v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de nanofils de dioxyde de vanadium monocristallins dans des composants pour l'électronique des hautes fréquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integration de nanofils de dioxyde de vanadium monocristallins dans des composants pour l’electronique des hautes frequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tardif</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
+              <w:t xml:space="preserve">Conférence internationale MATERIAUX 2022, 24- 28 octobre 2022, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934202v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realisation des films d’oxydes de vanadium et de niobium (VO2, NbO2) et caracterisation de leurs transitions des phases isolant-metal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude de materiaux chalcogenures a changement de phase et leur integration pour la reconfiguration des dispositifs terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mayet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATERIAUX 2022, 24- 28 octobre 2022, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131572v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration de nanofils de dioxyde de vanadium monocristallins dans des composants pour l’electronique des hautes frequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-quality deposition of vanadium dioxide (VO2) films using magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale MATERIAUX 2022, 24- 28 octobre 2022, Lille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society E-MRS Spring Meeting - Virtual Conference, May 30-June 3, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131576v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de materiaux chalcogenures a changement de phase et leur integration pour la reconfiguration des dispositifs terahertz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">High-Energy Solitonic Source of High Harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Leventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idris Tiliouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale MATERIAUX 2022, 24- 28 octobre 2022, Lille, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Barcelone, Spain. pp.ATu4A.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2022.ATu4A.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131556v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality deposition of vanadium dioxide (VO2) films using magnetron sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High–quality, large area deposition of vanadium dioxide (VO2) using magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mayet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society E-MRS Spring Meeting - Virtual Conference, May 30-June 3, 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées nationales 2022 du GDR OXYFUN, GDR CNRS 3660, Guéthary, 4-8 avril 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Guéthary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768641v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPIDOX : Workshop sur l'épitaxie des oxydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIDOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Electrical and Optical Activation of RF Switches Integrating Vanadium Dioxide (VO2) Phase Change Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EEE MTT-S IMWS-AMP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, National University of Singapore (NUS) Chongqing Research Institute, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-Enhanced Plasmonic Biosensors based on Atomically Thin Two-Dimensional Chalcogenide Phase-change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuye Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuwen Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasensitive and Label-free Plasmonic Detection based on Singular Phase Signal Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuwen Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuye Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Opto-Electronics and Communications Conference (OECC 2020), invited lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OECC48412.2020.9273707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Change Materials with Tunable Optical and Electrical Properties for Photonics and THz Programmable (Meta)devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Opto-Electronics and Communications Conference (OECC 2020), October 4th to 8th, 2020, Taipei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation optique des matériaux à changement de phase pour la réalisation de filtres accordables en bande millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible, Fast Optical Switching of Phase Change Materials for Active Control of High-Frequency Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium, IMS 2018, 10-15 June 2018, Philadelphia, Pa, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal‐ insulator phase transition oxides for high‐frequency electronics, THz and optics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Oxydes fonctionnels : des matériaux aux dispositifs OXYFUN, Journées Nationales 2018, VVF Villages, Piriac‐Sur‐Mer (44), 20 ‐ 23 Mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Piriac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la microstructure et des transitions de phases électroniques et cristallines de couches épitaxiales de VO2 déposées sur différents substrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC2018 – Colloque de l’Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Switching of GeTe Phase Change Materials for High-Frequency Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Phase- transition and phase change materials integration for broadband, fast switching and agility at high frequency domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes (IMWS-AMP 2017), 20-22 September 2017, Pavia, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">THE 9th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2017, BUCHAREST, ROMANIA, 11-14 JULY 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611518v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des déformations épitaxiales et thermiques sur la transition metal-isolant de couches minces de VO2” Rayons X et Matière 2017</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Commutation optique bistable des matériaux à changement de phase : démonstration d’une antenne agile dans le domaine millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Alphonce Mjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes JNM 2017, 16-19 mai 2017 Saint-Malo, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888979v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnOGaAs acoustic biosensors: focus on ZnO thin film characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chawich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elie-Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Canadian Semiconductor Science and Technology Conference (CSSTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase- transition and phase change materials integration for broadband, fast switching and agility at high frequency domains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence des déformations épitaxiales et thermiques sur la transition metal-isolant de couches minces de VO2” Rayons X et Matière 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 9th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2017, BUCHAREST, ROMANIA, 11-14 JULY 2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568586v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commutation optique bistable des matériaux à changement de phase : démonstration d’une antenne agile dans le domaine millimétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effet de l’inhomogénéité des films de ZnO sur les performances de micro-résonateurs piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes JNM 2017, 16-19 mai 2017 Saint-Malo, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568934v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’inhomogénéité des films de ZnO sur les performances de micro-résonateurs piézoélectriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strain and composition effects in the Metal-Insulator transition of VO2 films epitaxially grown on (001) TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2017 Spring Meeting, Symposium T "Synthesis, processing and characterization of nanoscale multi functional oxide films VI", Strasbourg, France, 22-26 May 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566490v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and composition effects in the Metal-Insulator transition of VO2 films epitaxially grown on (001) TiO2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optical Switching of GeTe Phase Change Materials for High-Frequency Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2017 Spring Meeting, Symposium T "Synthesis, processing and characterization of nanoscale multi functional oxide films VI", Strasbourg, France, 22-26 May 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-MRS, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes (IMWS-AMP 2017), 20-22 September 2017, Pavia, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568581v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed-laser ablation processes through the development of VO2 smart materials,</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strain effects in the metal-insulator and structural phase transition of epitaxial VO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870391v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effects in the metal-insulator and structural phase transition of epitaxial VO2 films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High Q Piezoelectric Micro-Resonators for microwave filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">International conference on small science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343556v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q Piezoelectric Micro-Resonators for microwave filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Optimization of High Q Piezoelectric Materials for Microwave Micro-Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on small science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">World Congress on Smart Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316651v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of High Q Piezoelectric Materials for Microwave Micro-Resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Elimination of spurious modes in Zinc oxide micro-resonators by optimizing structure parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Smart Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">EFTF - European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279397v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of spurious modes in Zinc oxide micro-resonators by optimizing structure parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Crystal Orientation in Aluminum Nitride Films on Molybdenum Electrodes for Acoustic Micro-resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF - European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316641v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Orientation in Aluminum Nitride Films on Molybdenum Electrodes for Acoustic Micro-resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nanosecond pulsed-laser ablation processes through the development of VO2 smart materials,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">EMRS Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343559v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Terahertz metamaterials based on hybrid integration of the VO2 metal-insulator transition material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réalisation et optimisation d’un micro-résonateur piézoélectrique à très fort coefficient de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223118v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et optimisation d’un micro-résonateur piézoélectrique à très fort coefficient de qualité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electric field-assisted metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and anomalous far-infrared emissivity variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, bordeaux, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2015, 7 - 12 February 2015, The Moscone Center San Francisco, CA, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212257v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field-assisted metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and anomalous far-infrared emissivity variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of inter-digitated transducers in Zinc Oxide micro-resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2015, 7 - 12 February 2015, The Moscone Center San Francisco, CA, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Memswave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226173v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of inter-digitated transducers in Zinc Oxide micro-resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Comparative properties of ZnO thin films deposited on Molybdenum and platinum electrodes for piezo-acoustic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memswave</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, BUCHAREST, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212496v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative properties of ZnO thin films deposited on Molybdenum and platinum electrodes for piezo-acoustic devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strain and thickness dependence of the metal-insulator transition in VO2 epitaxial films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, BUCHAREST, Romania</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Meeting (Symposium M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211798v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and thickness dependence of the metal-insulator transition in VO2 epitaxial films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Agile THz Metamaterials and Switchable Fabry-Pérot cavity THz Filters Based on the Metal-Insulator Transition of Vanadium Dioxide Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Meeting (Symposium M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">The 1st Meeting of the GDR NanoTeraMIR, 20th-23rd September 2015, Aussois, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR NanoTeraMIR, Sep 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226170v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agile THz Metamaterials and Switchable Fabry-Pérot cavity THz Filters Based on the Metal-Insulator Transition of Vanadium Dioxide Material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quality factor optimization of composite piezoelectric single cristal silicon micro-resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st Meeting of the GDR NanoTeraMIR, 20th-23rd September 2015, Aussois, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR NanoTeraMIR, Sep 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226564v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality factor optimization of composite piezoelectric single cristal silicon micro-resonator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Mortada</w:t>
+                <w:t xml:space="preserve">Tunable Terahertz metamaterials based on hybrid integration of the VO2 metal-insulator transition material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">THE 8th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211792v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 767 MHz Thin-Film Piezoelectric-On-Substrate Micro-resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMSWAVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zinc Dioxide -on- Silicon MEMS Resonator for Narrowband Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICECS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-magnet developments for bio-medical applications, ex-vivo and in-vivo magnetic capture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic Ellipsometry Study of Metal to Insulator Transition in Vanadium Dioxide Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAGMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Guwahati, India</w:t>
+              <w:t xml:space="preserve">2013 Materials Research Society, MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. poster presentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944486v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of Active THz Metamaterials based on Metal-Insulator Transition of VO2 Patterns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Oxide thin films containing metal nanoparticles : monitoring the physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics - Metamaterials 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France. oral presentation</w:t>
+              <w:t xml:space="preserve">2013 Energy Materials Nanotechnology (EMN Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911296v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la transition isolant/métal du dioxyde de vanadium du DC aux fréquences THz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Design and Characterization of Active THz Metamaterials based on Metal-Insulator Transition of VO2 Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. papier J3-TM1-5</w:t>
+              <w:t xml:space="preserve">7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics - Metamaterials 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France. oral presentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911279v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide thin films containing metal nanoparticles : monitoring the physical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la transition isolant/métal du dioxyde de vanadium du DC aux fréquences THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Energy Materials Nanotechnology (EMN Spring)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Orlando, United States</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. papier J3-TM1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911349v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Ellipsometry Study of Metal to Insulator Transition in Vanadium Dioxide Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Morphological and optical properties of AIN nano-islands prepared by plasma enhanced chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouchkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Materials Research Society, MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. poster presentation</w:t>
+              <w:t xml:space="preserve">40th International Conference on Metallurgical Coatings and Thin films (ICMCTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911412v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and optical properties of AIN nano-islands prepared by plasma enhanced chemical vapor deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Laborde</w:t>
+                <w:t xml:space="preserve">Métamatériaux accordables pour les micro-ondes et le THz : intégration hybride avec des composants MEMS et matériaux à transition de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Metallurgical Coatings and Thin films (ICMCTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque National Métamatériaux (CNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949362v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux accordables pour les micro-ondes et le THz : intégration hybride avec des composants MEMS et matériaux à transition de phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Métamatériaux dans le domaine THz basées sur la réponse non-linéaire des matériaux à transition de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Métamatériaux (CNM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t>
+              <w:t xml:space="preserve">Journée Envol Recherche de la Fondation d'entreprise EADS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911255v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux dans le domaine THz basées sur la réponse non-linéaire des matériaux à transition de phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la transition isolant-métal du dioxyde de vanadium du DC aux fréquences THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Envol Recherche de la Fondation d'entreprise EADS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Le troisième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique, PLUMEE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bacau, Roumanie. présentation orale 2B-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911434v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed power operation of power limiters integrating a phase transition material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Métamatériaux dans le domaine térahertz accordables électriquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT−S International Microwave Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. papier J1-TM-P4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911266v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transition isolant-métal du dioxyde de vanadium du DC aux fréquences THz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Pulsed power operation of power limiters integrating a phase transition material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le troisième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique, PLUMEE 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT−S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, United States. Paper ID: TH3G-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2013.6697605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911337v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux dans le domaine térahertz accordables électriquement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+                <w:t xml:space="preserve">Micro-magnet developments for bio-medical applications, ex-vivo and in-vivo magnetic capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Givord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. papier J1-TM-P4</w:t>
+              <w:t xml:space="preserve">MAGMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Guwahati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911283v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectrics Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Ensche, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint Conference SIMUFER "Single and Multiphase Ferroics and Multiferroics with Restricted Geometries" &amp; IEEE ROMSC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952016v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogap MEMS micro-relay with 70 ns swithing speed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electrical self oscillations across two end three terminal resistive switches based on VO2 layers integrated in crossbar circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MEMS 2012 Conférence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San franscisco - Californie, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734097v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectrics Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference SIMUFER "Single and Multiphase Ferroics and Multiferroics with Restricted Geometries" &amp; IEEE ROMSC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 International Symposium on Applications of Ferroelectrics held jointly with 2012 European Conference on the Applications of Polar Dielectrics and 2012 International Symp Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials (ISAF/ECAPD/PFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2012.6297851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952038v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical self oscillations across two end three terminal resistive switches based on VO2 layers integrated in crossbar circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Métamatériaux accordables dans le domaine Térahertz à base des matériaux à transition isolant/métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micronondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2011.5970843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734824v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Remondiere</w:t>
+                <w:t xml:space="preserve">Integration of titanium dioxide thin films deposited by PLD in RF and microwave MEMS : study of structure and dielectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Symposium on Applications of Ferroelectrics held jointly with 2012 European Conference on the Applications of Polar Dielectrics and 2012 International Symp Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials (ISAF/ECAPD/PFM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS)- Spring Meeting, Symposium V,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Paper P1.43 - Présentation Poster</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942954v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux accordables dans le domaine Térahertz à base des matériaux à transition isolant/métal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Humbert</w:t>
+                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Férachou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Micronondes et Matériaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISAF - ECAPD 2012 : 21st IEEE International Symposium on Applications of Ferroelectrics and 11th European Conference on Polar Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733830v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of titanium dioxide thin films deposited by PLD in RF and microwave MEMS : study of structure and dielectric properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+                <w:t xml:space="preserve">Advanced micro and nano-devices based on metal-insulator phase transition materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bessaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS)- Spring Meeting, Symposium V,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Paper P1.43 - Présentation Poster</w:t>
+              <w:t xml:space="preserve">6th Japanese-French Frontiers of Science Symposium (JFFoS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735789v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+                <w:t xml:space="preserve">AlN and ZnO thin films deposited by Pulsed Laser Deposition (PLD) for surface acoustic wave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF - ECAPD 2012 : 21st IEEE International Symposium on Applications of Ferroelectrics and 11th European Conference on Polar Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal. pp.1-3</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Paper, P1.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945585v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced micro and nano-devices based on metal-insulator phase transition materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tunable Terahertz Metamaterals based on Metal-Insulator Phase Transition of VO2 Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Férachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Japanese-French Frontiers of Science Symposium (JFFoS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal - Quebec - Canada, United States. Papier TH2C-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735873v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Terahertz Metamaterals based on Metal-Insulator Phase Transition of VO2 Layers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantum confinement effect in nanostructured AlN films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouchkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dublanche-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal - Quebec - Canada, United States. Papier TH2C-4</w:t>
+              <w:t xml:space="preserve">The First International Conference on Materials Energy and Environment (ICMEE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toledo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733819v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN and ZnO thin films deposited by Pulsed Laser Deposition (PLD) for surface acoustic wave devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Roemer</w:t>
+                <w:t xml:space="preserve">Epitaxial growth and properties of lead-free ferroelectric Na0.5Bi0.5TiO3 thin films grown by pulsed laser deposition on various single crystal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France. Paper, P1.50</w:t>
+              <w:t xml:space="preserve">Electroceramics XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ensche, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735793v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum confinement effect in nanostructured AlN films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+                <w:t xml:space="preserve">Nanogap MEMS micro-relay with 70 ns swithing speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on Materials Energy and Environment (ICMEE 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MEMS 2012 Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.717 - 720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2012.6170192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951910v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Au- Doped Vo2 Thin Films Performing a Metal-insulator Transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design of ohmic miniature MEMS components for fast reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMAT-2011, Symposium A : Nanostructured Oxides, Interfaces, Heterostructures and Devices, SUNTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.Présentation orale</w:t>
+              <w:t xml:space="preserve">MEMSWAVE 2011, 12th International Symposium on RF MEMS and RF Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Athênes, Greece. pp.Présentation orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684126v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés non-linéaires des dispositifs électriques à deux terminaux basées sur la transition isolant-métal du dioxyde de vanadium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Performances de micro-commutateurs MEMS RF miniatures et ultra rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Limoges, France. Présentation poster- 1A-59-Plumee2011</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Presentation orale - 6B-1 - Papier n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686490v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de micro-commutateurs MEMS RF miniatures et ultra rapides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural, Electrical and Optical Properties of Au- Doped Vo2 Thin Films Performing a Metal-insulator Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. Presentation orale - 6B-1 - Papier n°16</w:t>
+              <w:t xml:space="preserve">ICMAT-2011, Symposium A : Nanostructured Oxides, Interfaces, Heterostructures and Devices, SUNTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.Présentation orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684979v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-driven Self-oscillations in Two-terminals Resistive Switches Induced by the Metal-insulator Transition in VO2 Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Propriétés non-linéaires des dispositifs électriques à deux terminaux basées sur la transition isolant-métal du dioxyde de vanadium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMAT-2011, Symposium A: Nanostructured Oxides, Interfaces, Heterostructures and Devices, SUNTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.Présentation orale</w:t>
+              <w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Limoges, France. Présentation poster- 1A-59-Plumee2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684121v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de micro-commutateurs MEMS RF miniatures à nanogap pour la reconfiguration ultra rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème édition des Journées Nationales du Réseau Doctoral en Micronanoélectronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Cachan, France. Présentation poster - Session :Micro-capteurs, microsystèmes et microdispositifs pour la biologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of ohmic miniature MEMS components for fast reconfiguration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Current-driven Self-oscillations in Two-terminals Resistive Switches Induced by the Metal-insulator Transition in VO2 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE 2011, 12th International Symposium on RF MEMS and RF Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Athênes, Greece. pp.Présentation orale</w:t>
+              <w:t xml:space="preserve">ICMAT-2011, Symposium A: Nanostructured Oxides, Interfaces, Heterostructures and Devices, SUNTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.Présentation orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684094v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la durée de vie de commutateurs électriques basés sur la transition isolant-métal du dioxyde de vanadium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 1E-1 - Papier n°26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'auto-oscillations électriques dans des dispositifs à base de films de VO2 présentant une transition de phase isolant-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. Presentation orale - 2B-1 - Papier n°24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés d'ablation laser pour la synthèse de films minces, agrégats et composites nanostructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Association Arc Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs et systèmes accordables pour la microélectronique et l'optique en exploitant les propriétés fortement non-linéaires des matériaux à transition de phase isolant-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vis-IR Optical switching modulation based on the electrically activated phase transition of VO2 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Miniature RF MEMS Switches with 50 ns Switching Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO) and the Quantum Electronics and Laser Science Conference (QELS) (Optical Society of America, Washington DC, 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, San José - CALIFORNIE, United States. 3 p</w:t>
+              <w:t xml:space="preserve">11th International Symposium on RF Microsystems, MEMSWAVE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620645v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN thin films deposited by pulsed laser deposition (PLD) for microelectronic devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Current-Induced oscillations in two-terminals electrical switches based on Metal-Insulator Transition of VO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting, Symposium R : Laser processing and diagnostics for micro and nano applications, Congress Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">French Symposium on Emerging Technologies for Micro-nanofabrication, JNTE 10 - Ecole politechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619648v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Induced oscillations in two-terminals electrical switches based on Metal-Insulator Transition of VO2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">AlN thin films deposited by pulsed laser deposition (PLD) for microelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Symposium on Emerging Technologies for Micro-nanofabrication, JNTE 10 - Ecole politechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting, Symposium R : Laser processing and diagnostics for micro and nano applications, Congress Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619959v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature RF MEMS Switches with 50 ns Switching Speed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Miniature RF MEMS switched Capacitors using Nanogaps to achieve 50ns switching Speed Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on RF Microsystems, MEMSWAVE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
+              <w:t xml:space="preserve">ESA Round Table on Micro and Nano Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619165v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable 4 Pole Bandstop Filter based on RF-MEMS-loaded Split Ring Resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sub-Hundred nanosecond reconfiguration capabilities of Nanogap RF MEMS Switched capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, United States. pp.588.591, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, United States. pp.Inconnu</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618604v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des films de VO2 à transitions de phase pour la réalisation d'un filtre accordable passe-bande en technologie SSR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optical and Telecom thin films deposited by laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">Conférence Invitée à CIMTEC 2010, 12th International Ceramics Congres,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619435v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature RF MEMS switched Capacitors using Nanogaps to achieve 50ns switching Speed Capabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable 4 Pole Bandstop Filter based on RF-MEMS-loaded Split Ring Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Round Table on Micro and Nano Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, United States. pp.588.591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2010.5517736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933632v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Hundred nanosecond reconfiguration capabilities of Nanogap RF MEMS Switched capacitor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intégration des films de VO2 à transitions de phase pour la réalisation d'un filtre accordable passe-bande en technologie SSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, United States. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618664v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Telecom thin films deposited by laser ablation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Applications of Vanadium Dioxide (V02)-loaded Electrically Small Resonators in the Design of Tunable Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Massague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Invitée à CIMTEC 2010, 12th International Ceramics Congres,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">EuMW 2010, European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620781v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Vanadium Dioxide (V02)-loaded Electrically Small Resonators in the Design of Tunable Filters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High Q Tunable Cavity Using Air-MEMS Varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2010, European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on RF Microsystems, MEMSWAVE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619371v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q Tunable Cavity Using Air-MEMS Varactors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vis-IR Optical switching modulation based on the electrically activated phase transition of VO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabert Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kermène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desfarges-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on RF Microsystems, MEMSWAVE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Otranto, Italy</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO) and the Quantum Electronics and Laser Science Conference (QELS) (Optical Society of America, Washington DC, 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, San José - CALIFORNIE, United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619160v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of reliable and high power MEMS varactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">High Q tunable cavity using dielectric less RF-MEMS varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">EuMW 2009 (European Microwave Week)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC05-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438295v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium dioxide thin films showing a semiconductor-metal transition and their integration in advanced filtering devices in the RF/microwave domain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Résonateur volumique accordable fort Q0 intégrant une capacité commutée MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-1 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437618v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q tunable cavity using dielectric less RF-MEMS varactors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The effect of thermal annealing on the electrical and structural properties of pure and nickel-doped amprphous carbon thin films deposited by PLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Merle-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2009 (European Microwave Week)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC05-2</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q : Laser and plasma processing for advanced materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436236v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur volumique accordable fort Q0 intégrant une capacité commutée MEMS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Apport de capacités commutées MEMS-RF miniatures pour la réalisation de fonctions de déphasage à faibles pertes et forte linéarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-1 Session Orale</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-3 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436285v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thermal annealing on the electrical and structural properties of pure and nickel-doped amprphous carbon thin films deposited by PLD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conception de micro-commutateurs MEMS capacitifs miniatures utilisant des nanotubes de carbone comme matériau structurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q : Laser and plasma processing for advanced materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-3 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437747v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusters and nanostructured thin films by laser ablation for telecom or optic applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tuneable bandpass filter based on split ring resonators using semiconductor-to-metal transition of vanadium dioxide thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q : Laser and plasma processing for advanced materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2009 CNES-ESA International Workshop on Microwave Filters, IWMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437694v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ku Band DMTL Medium Power Phase Shifters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibault Reveyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2009, TH1E-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, France. pp. 1153-1156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques des films minces de carbone amorphe dopé au nickel déposés par ablation laser : intégration dans des composants RF et microonde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Performances et fiabilité de capacités commutables MEMS pour les déphaseurs DMTL de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-1 Session Orale</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-4 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437196v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs limiteurs de puissance RF/microonde basés sur la transition semi-conducteur-métal du dioxyde de vanadium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Clusters and nanostructured thin films by laser ablation for telecom or optic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-5 Session Orale</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q : Laser and plasma processing for advanced materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437197v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances et fiabilité de capacités commutables MEMS pour les déphaseurs DMTL de puissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Dispositifs limiteurs de puissance RF/microonde basés sur la transition semi-conducteur-métal du dioxyde de vanadium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Mardivirin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-4 Session Orale</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-5 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437199v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du chargement résiduel d'actionneurs électrostatiques sans diélectrique dans les commutateurs MEMS RF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Propriétés électriques des films minces de carbone amorphe dopé au nickel déposés par ablation laser : intégration dans des composants RF et microonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-1 Session Affiche</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1B-1 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436305v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature RF MEMS switchable capacitor mechanical design for reconfiguration capabilities in the 100ns range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Etude du chargement résiduel d'actionneurs électrostatiques sans diélectrique dans les commutateurs MEMS RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Micromechanics Europe'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-1 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437604v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Q tunable resonator with RF-MEMS varactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Miniature RF MEMS switchable capacitor mechanical design for reconfiguration capabilities in the 100ns range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference Micromechanics Europe'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437595v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuneable bandpass filter based on split ring resonators using semiconductor-to-metal transition of vanadium dioxide thin film</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High Q tunable resonator with RF-MEMS varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 CNES-ESA International Workshop on Microwave Filters, IWMF</w:t>
+              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437745v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de capacités commutées MEMS-RF miniatures pour la réalisation de fonctions de déphasage à faibles pertes et forte linéarité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laser ablation : a way to synthesize clusters and nanostructured thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-3 Session Orale</w:t>
+              <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation (ITFPC 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437198v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de micro-commutateurs MEMS capacitifs miniatures utilisant des nanotubes de carbone comme matériau structurel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude de capacités planaires accordables sur céramiques BST dopées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-3 Session Affiche</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-3 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436307v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ablation : a way to synthesize clusters and nanostructured thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Charging Acceleration in Dielectric Less RF MEMS Switched Varactors under CW Microwave Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mardivirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation (ITFPC 09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.1649 - 1652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5166030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709395v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de capacités planaires accordables sur céramiques BST dopées</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable bandpass filter based on split ring resonators and vanadium dioxide (VO2) microwave switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Pate</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-3 Session Affiche</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference (APMC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Singapour, Singapore. pp.Présentation Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436613v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable bandpass filter based on split ring resonators and vanadium dioxide (VO2) microwave switches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of reliable and high power MEMS varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference (APMC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Singapour, Singapore. pp.Présentation Orale</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437738v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charging Acceleration in Dielectric Less RF MEMS Switched Varactors under CW Microwave Power</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vanadium dioxide thin films showing a semiconductor-metal transition and their integration in advanced filtering devices in the RF/microwave domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742571v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-machined tunable cavity resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Germany. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18861,1005 +19125,1005 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical characterization of niobium dioxide thin films presenting a metal-to-insulator transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard-Nicolae Sirjita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mayet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Materials for Advanced Technologies -ICMAT 2023, 26th- 30th June 2023, Singapore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Singapour, Singapore. Proceedings ICMAT 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Materials with Tunable Optical and Electrical Properties for Millimeter-Waves and THz Programmable (Meta)devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée LABEX Sigma-Lim / Entreprises « Au-delà de la 5G : innovations technologiques et défis sociétaux », Limoges, 13 avril 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Change Materials with Tunable Optical and Electrical Properties for Photonics and THz Programmable (Meta) devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Opto-Electronics and Communications Conference (OECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Taipei, France. IEEE, pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OECC48412.2020.9273575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of interfacial defects and strain in the metal-insulator transition of epitaxial VO2 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07 : 7th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-insulator transition materials for bioinspired functions implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Adly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tonnelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le premier colloque du GDR BioComp 4 au 8 octobre 2015 à Saint Paul de Vence, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Saint Paul de Vence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching and oscillations in vanadium dioxide based devices for neuromorphic function implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Performances de micro-résonateurs acoustiques intégrant des couches piézoélectriques de ZnO sur des électrodes de molybdène et de platine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Oxide Electronics, WOE 22, College de France, Paris - October 7-9, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226188v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de micro-résonateurs acoustiques intégrant des couches piézoélectriques de ZnO sur des électrodes de molybdène et de platine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Switching and oscillations in vanadium dioxide based devices for neuromorphic function implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pergament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop on Oxide Electronics, WOE 22, College de France, Paris - October 7-9, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212262v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Switching and Anomalous Infrared Emissivity Variation in Vanadium Dioxide Thin Films Performing a Metal-Insulator Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st Meeting of the GDR NanoTeraMIR, 20th-23rd September 2015, Aussois, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19869,158 +20133,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the semiconductor-metal phase transition of V02 materials : a novel direction towards tuneable devices and systmes for RF-microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moumita Mukherjee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Microwave and Millimeter Wave Technologies Semiconductor Devices Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH - ISBN 978-953-307-031-5, 22 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20030,332 +20294,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical microsystems with air gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 8941452. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microelectromechanical system with air gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 2012020095. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la durée de vie des micro commutateurs MEMS à gap d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanis Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Priority number : n° INPI 244722. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20365,248 +20629,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal insulator transition in vanadium dioxide (VO2) thin films: optical switching behavior and far-infrared emissivity variation under electrical stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bessaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced microwave and optical switching devices based on reversible metal-insulator transition (MIT) in VO2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20616,114 +20880,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du dépôt par ablation laser de films minces d'alumine et de carbone tétraédrique amorphe pure et dopé; propriétés des couches et intégration dans le fabrication de composants MEMS RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Limoges, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId378"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20870,51 +21134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-christophe.orlianges@unilim.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003746v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Froidevaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics12010082" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Nicolae Sirjita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c00777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Orlianges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allegret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-N. Sirjita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221152" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Jedidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ferhat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Youssef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodi Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pui Ho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12100866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuye Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwen Zeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Xie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-021-00613-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544767" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brixi Nigassa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulimane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Ralib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mortada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;ry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlianges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010147" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01471351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedel Halim Zahr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976063" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01455047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Th&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01478685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600209" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-343FR7KR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crunteanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.184106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01264439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Nordin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Malik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Othman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.M Zahirul Alam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2783-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431747" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z5XW0VS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076260" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871543" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferachou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.09.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GP1XLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Givernaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100095X" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pothier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guines" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2012.6170192" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duran-Sindreu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/11/114001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1RDGNC6V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754708" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721520" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.139" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1R59G6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/6/064011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2DXKS5F6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mardivirin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/11/6/065002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kustov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grechishkin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3341190" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2057172" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.143" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q10S8JX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Alejandro Guerrero-Rodriguez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ait Abderrahmane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodsone Zogo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Allegret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293236v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05248803v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fosse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Moulinoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293225v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Moustakime" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizales-Juarez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.761" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768678v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferhat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2022.ATu4A.8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03934202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131572v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561160v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mayet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03560645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod V. K. Thalakkatukalathil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02915653v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Wei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03029752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC48412.2020.9273707" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029538v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267533v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thery" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01611518v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chawich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie-Caille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mennai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Alphonce Mjema" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566490v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568581v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zaabi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01316651v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01279397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01316641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223118v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212257v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212496v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01211798v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226170v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01211792v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01089107v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01138356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944486v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Dempsey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaccaria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911279v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911349v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949362v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchkour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911434v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lemoine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697605" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911337v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911283v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952016v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734097v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734824v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942954v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Remondiere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297851" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis F&#233;rachou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5970843" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735789v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945585v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735873v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733819v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735793v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roemer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951910v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684126v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686490v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684979v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686448v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684094v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684939v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942425v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rives" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619648v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619959v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619165v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618604v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5517736" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619435v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933632v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620781v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619371v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Massague" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619160v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438295v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Courr&#232;ges" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437618v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436285v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437747v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437694v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758893v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maury" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165906" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437196v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437197v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437199v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436305v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437604v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437595v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437745v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437198v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacroix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436307v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709395v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436613v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Costes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pate" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5166030" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915925v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168577v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768679v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04894141v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC48412.2020.9273575" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01838202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226172v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tonnelier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pergament" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212262v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226560v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922828v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620316v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01227263v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686629v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006701v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-christophe.orlianges@unilim.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610650v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Moulinoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2026.114177" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003746v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Froidevaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics12010082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard-Nicolae Sirjita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c00777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05625355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunal Rejan Ramji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Absi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh Fong Lim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18091916" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Orlianges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allegret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-N. Sirjita" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Jedidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ferhat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651261" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Youssef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodi Zhu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pui Ho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12100866" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139461" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuye Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwen Zeng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Xie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-021-00613-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544767" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brixi Nigassa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulimane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01455047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Th&#233;ry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Ralib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mortada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlianges" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010147" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01471351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abedel Halim Zahr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01478685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251823" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600209" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-343FR7KR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crunteanu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.184106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01264439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Nordin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Malik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Othman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.M Zahirul Alam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2783-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155619v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076260" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155620v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431747" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z5XW0VS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01155624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00943467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pothier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guines" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2012.6170192" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duran-Sindreu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/11/114001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1RDGNC6V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Givernaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100095X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754708" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4721520" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Merle-M&#233;jean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.09.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GP1XLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942939v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferachou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6259429" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.139" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1R59G6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/6/064011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2DXKS5F6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mardivirin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/11/6/065002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567204v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2057172" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kustov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grechishkin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3341190" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.143" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q10S8JX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05113872v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Alejandro Guerrero-Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ait Abderrahmane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodsone Zogo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05248803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihan Allegret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168573v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775583v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Moustakime" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizales-Juarez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.761" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03934202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131576v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131556v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferhat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2022.ATu4A.8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mayet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03560645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod V. K. Thalakkatukalathil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02915653v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Wei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03029752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC48412.2020.9273707" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029538v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873382v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02139124v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mennai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Alphonce Mjema" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chawich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie-Caille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888979v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566490v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01611518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01316651v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01279397v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01316641v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343559v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870391v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zaabi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212257v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226173v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212496v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01211798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226170v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01211792v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223118v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01089107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01138356v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911349v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911296v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911279v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949362v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouchkour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dublanche-Tixier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thune" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911255v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911434v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911337v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911283v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lemoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697605" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944486v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Dempsey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaccaria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952038v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duclere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734824v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942954v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Remondiere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297851" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis F&#233;rachou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5970843" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735789v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945585v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735873v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735793v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roemer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733819v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951910v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734097v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684979v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684126v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686490v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686448v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684121v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685994v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684939v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942425v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rives" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682983v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619165v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619959v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619648v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933632v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620781v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618604v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5517736" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619435v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619371v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Massague" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619160v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620645v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerm&#232;ne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desfarges-Berthelemot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436236v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437747v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437198v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacroix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436307v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437745v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758893v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maury" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165906" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437199v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437694v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437197v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437196v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436305v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437595v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709395v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436613v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Costes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pate" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742571v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5166030" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437738v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438295v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Courr&#232;ges" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437618v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915925v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168577v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04894141v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC48412.2020.9273575" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01838202v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226172v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tonnelier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212262v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226188v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pergament" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226560v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620195v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276093v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922828v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620316v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01227263v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686629v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006701v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>