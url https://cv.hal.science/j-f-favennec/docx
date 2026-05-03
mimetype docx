--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -2903,51 +2903,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (92)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4253,731 +4253,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de filtres DBR bi-bandes à stubs en circuit-ouvert avec prise en compte des paramètres de pente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtre UHF à résonateurs coaxiaux Matriochka à deux et trois sections en fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hakim Aouidad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Fourn</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634489v1</w:t>
+                <w:t xml:space="preserve">hal-01700087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable bandstop resonator based on dual behavior resonator principle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+                <w:t xml:space="preserve">Synthèse de filtres DBR bi-bandes à stubs en circuit-ouvert avec prise en compte des paramètres de pente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Calleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE AFRICON</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697975v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre UHF à résonateurs coaxiaux Matriochka à deux et trois sections en fabrication additive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Hakim Aouidad</w:t>
+                <w:t xml:space="preserve">Tunable bandstop resonator based on dual behavior resonator principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE AFRICON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cape Town, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFRCON.2017.8095542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700087v1</w:t>
+                <w:t xml:space="preserve">hal-01697975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Matrix Filter Synthesis Based on Reflection Matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Muller</w:t>
+                <w:t xml:space="preserve">Design of Bandpass Filter using SIR Coaxial Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Aouidad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Esther Sanabria-Codesal</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nanjing, China</w:t>
+              <w:t xml:space="preserve">6th CNES/ESA International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300248v1</w:t>
+                <w:t xml:space="preserve">hal-01140026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Bandpass Filter using SIR Coaxial Resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Aouidad</w:t>
+                <w:t xml:space="preserve">C-band SIW Bandpass Filters on High-Permittivity Ceramic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th CNES/ESA International Workshop on Microwave Filters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140026v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-band SIW Bandpass Filters on High-Permittivity Ceramic Substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+                <w:t xml:space="preserve">Coupling Matrix Filter Synthesis Based on Reflection Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanabria-Codesal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CNES/ESA International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140018v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre UHF à résonateurs coaxiaux Matriochka à deux sections</w:t>
               </w:r>
@@ -5339,51 +5339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Sum of the Reflection and Transmission Coefficient on the Smith Chart and 3D Smith Chart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanabria-Codesal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin Moldoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6179,182 +6179,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of a Dual Behavior Resonator Filter Based on a High-Permittivity Ceramic Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of a fully integrated biosensor associating microfluidic device and RF circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boukabache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 167-170</w:t>
+              <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.THPN-1 1330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855212v1</w:t>
+                <w:t xml:space="preserve">hal-00856168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-compact X-band SIW filter in LTCC technology using high permittivity substrate for a space application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,182 +6399,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.TU3H-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of a fully integrated biosensor associating microfluidic device and RF circuit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Bourrier</w:t>
+                <w:t xml:space="preserve">Miniaturization of a Dual Behavior Resonator Filter Based on a High-Permittivity Ceramic Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.THPN-1 1330</w:t>
+              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856168v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Two C-band SIW Filter Topologies for a Space Application</w:t>
               </w:r>
@@ -6810,51 +6810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact SIW Filter in High-K LTCC Technology for a Space Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7429,277 +7429,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid lumped/distributed band-pass filter in IPD technology for ultra-wideband applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Laporte</w:t>
+                <w:t xml:space="preserve">Miniaturisation de filtres hyperfréquences par l'utilisation de substrats à forte permittivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.THPF-2</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671176v1</w:t>
+                <w:t xml:space="preserve">hal-00670790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturisation de filtres hyperfréquences par l'utilisation de substrats à forte permittivité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+                <w:t xml:space="preserve">Hybrid lumped/distributed band-pass filter in IPD technology for ultra-wideband applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-4</w:t>
+              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.THPF-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670790v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexeur hyperfréquence 16 canaux dans la bande 2-18GHz en technologie triplaque</w:t>
               </w:r>
@@ -8535,51 +8535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un filtre volumique SIW en technologie LTCC sur un substrat de forte permittivité en bande X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8785,90 +8785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre passe-bande basé sur une topologie hybride localisée/distribuée en technologie IPD pour une application ultra large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8904,273 +8904,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Band Planar Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-Band Inductive Post SIW Alumina Filter for a Space Application. Experimental Analysis of the Thermal Behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Progress in Filters and Couplers, Asia-Pacific Microwave Conférence 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WS2B-3</w:t>
+              <w:t xml:space="preserve">Microwave Conference, 2010. APMC 2010. Asia Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WE1F-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579766v1</w:t>
+                <w:t xml:space="preserve">hal-00574973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band Inductive Post SIW Alumina Filter for a Space Application. Experimental Analysis of the Thermal Behavior.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+                <w:t xml:space="preserve">N Band Planar Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2010. APMC 2010. Asia Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WE1F-2</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Progress in Filters and Couplers, Asia-Pacific Microwave Conférence 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WS2B-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574973v1</w:t>
+                <w:t xml:space="preserve">hal-00579766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-Miniaturized Packaged UWB 7th-Order Bandpass Filter</w:t>
               </w:r>
@@ -10397,310 +10397,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature UHF-Band microstrip filter based on a high-permittivity ceramic material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Quadriplexeur hyperfréquence DBR dans la bande 11 -18 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492006v1</w:t>
+                <w:t xml:space="preserve">hal-00491943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for Microwave Filters Design - Application to Planar Multiplexers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Design of a Ku-Band Hybrid Stripline Hairpin-Dual Behavior Resonator Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1377-1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492028v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadriplexeur hyperfréquence DBR dans la bande 11 -18 GHz</w:t>
+                <w:t xml:space="preserve">Tools for Microwave Filters Design - Application to Planar Multiplexers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
@@ -10735,949 +10726,958 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-8</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491943v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Ku-Band Hybrid Stripline Hairpin-Dual Behavior Resonator Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniature UHF-Band microstrip filter based on a high-permittivity ceramic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.563 - 566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436662v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microwave passive components in thick-film multilayer technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+                <w:t xml:space="preserve">An 11-18 GHz Four-Channel DBR Multiplexer for Electronic Warfare Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.679-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492029v1</w:t>
+                <w:t xml:space="preserve">hal-00438110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 11-18 GHz Four-Channel DBR Multiplexer for Electronic Warfare Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Design of a Ku-band hybrid stripline hairpin-dual behavior resonator filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1377 - 1380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438110v1</w:t>
+                <w:t xml:space="preserve">hal-00492007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Ku-band hybrid stripline hairpin-dual behavior resonator filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+                <w:t xml:space="preserve">Design of Substrate Integrated Waveguide (SIW) Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492007v1</w:t>
+                <w:t xml:space="preserve">hal-00492033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Substrate Integrated Waveguide (SIW) Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An 11–18 GHz four-channel DBR multiplexer for electronic warfare systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.679 - 682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5295943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492033v1</w:t>
+                <w:t xml:space="preserve">hal-00492003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 11–18 GHz four-channel DBR multiplexer for electronic warfare systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Coupleur de Lange Multicouche en bande Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1E-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5295943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492003v1</w:t>
+                <w:t xml:space="preserve">hal-00491880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleur de Lange Multicouche en bande Ka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+                <w:t xml:space="preserve">C-Band alumina microstrip dual behavior resonator filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1E-21</w:t>
+              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491880v1</w:t>
+                <w:t xml:space="preserve">hal-00492042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-band planar filter</w:t>
               </w:r>
@@ -11752,925 +11752,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band alumina microstrip dual behavior resonator filters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a C-band cross-coupled dual-behavior resonator filter with spurious responses suppression for a space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.882 - 885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492042v1</w:t>
+                <w:t xml:space="preserve">hal-00492318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a C-band cross-coupled dual-behavior resonator filter with spurious responses suppression for a space application</w:t>
+                <w:t xml:space="preserve">Suppression des remontées parasites d'un filtre Dual-Behavior Resonator (DBR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, 2007.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492318v1</w:t>
+                <w:t xml:space="preserve">hal-00457094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression des remontées parasites d'un filtre Dual-Behavior Resonator (DBR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.1</w:t>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457094v1</w:t>
+                <w:t xml:space="preserve">hal-00457111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">Foam micromachined aperture-coupled antennas for V-Band low-cost applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.1066 - 1069, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457111v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam micromachined aperture-coupled antennas for V-Band low-cost applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle-ouverte carrée et plots métalliques flottants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492130v1</w:t>
+                <w:t xml:space="preserve">hal-00525731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle-ouverte carrée et plots métalliques flottants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+                <w:t xml:space="preserve">A Wideband Circularly Polarized Patch Array for V-band Low-Cost Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2007. APMC 2007. Asia-Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Bangkok, Thailand. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2007.4555170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525731v1</w:t>
+                <w:t xml:space="preserve">hal-00492123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wideband Circularly Polarized Patch Array for V-band Low-Cost Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+                <w:t xml:space="preserve">Filtre Dual-Behavior Resonator (DBR) d'ordre 4 à couplages croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2007. APMC 2007. Asia-Pacific</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2007.4555170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492123v1</w:t>
+                <w:t xml:space="preserve">hal-00457128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des couplages de proximité dans une topologie de filtres à stubs</w:t>
               </w:r>
@@ -12775,532 +12775,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre Dual-Behavior Resonator (DBR) d'ordre 4 à couplages croisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de filtre Dual Behavior Resonator (DBR multicouche multiniveau à couplages croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.2</w:t>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457128v1</w:t>
+                <w:t xml:space="preserve">hal-00525725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de filtre Dual Behavior Resonator (DBR multicouche multiniveau à couplages croisés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) filters with spurious responses suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Yokohama, Japan. pp.1803 - 1806, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525725v1</w:t>
+                <w:t xml:space="preserve">hal-00492133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) filters with spurious responses suppression</w:t>
+                <w:t xml:space="preserve">Study of C-band dual-behavior resonator filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492133v1</w:t>
+                <w:t xml:space="preserve">hal-00492414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of C-band dual-behavior resonator filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">On the design flexibility of substrate-integrated circular cavities (SICCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492414v1</w:t>
+                <w:t xml:space="preserve">hal-00492375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Coupled Microstrip Dual Behavior Resonator (DBR) Filter</w:t>
               </w:r>
@@ -13414,70 +13414,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design flexibility of substrate-integrated circular cavities (SICCs)</w:t>
+                <w:t xml:space="preserve">Design of Ku-Band Filter based on Substrate-Integrated Circular Cavities (SICCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13493,845 +13493,720 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Francisco, CA, United States. pp.1237 - 1240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2006.249434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492375v1</w:t>
+                <w:t xml:space="preserve">hal-00492265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Ku-Band Filter based on Substrate-Integrated Circular Cavities (SICCs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">Ku-Band Microstrip DBR Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, 2006.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2006.249434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492265v1</w:t>
+                <w:t xml:space="preserve">hal-00492422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ku-Band Microstrip DBR Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of multilayer multitechnology benefits for filter design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492422v1</w:t>
+                <w:t xml:space="preserve">hal-00492388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of multilayer multitechnology benefits for filter design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) C-band planar band-pass filter for a space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Yokohama, Japan. pp.1807 - 1810, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492388v1</w:t>
+                <w:t xml:space="preserve">hal-00492252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) C-band planar band-pass filter for a space application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-Band Miniaturized Multilayer Bandpass Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA-CNES Microwave Technology and Techniques Workshop 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429760⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492252v1</w:t>
+                <w:t xml:space="preserve">hal-00492426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band Miniaturized Multilayer Bandpass Filter</w:t>
-[...115 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Computer Aided Design of Contiguous-band Output Multiplexers (COMUX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+                <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Toutain</w:t>
+                <w:t xml:space="preserve">J.F Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F Favennec</w:t>
+                <w:t xml:space="preserve">Pierre Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference EMC 94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14478,51 +14353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonizec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buitrago Bernal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3338531" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buitrago-Bernal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2023.3274368" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3204801" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hakim Aouidad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3194095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedicto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001786" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Mostrah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9091838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Aouidad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2040351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895697" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.903438" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875271" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.861361" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarrailh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leclercq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928206v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Donnart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138391v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Calleau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2017.8095542" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanabria-Codesal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140026v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Moldoveanu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Asavei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cariou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982408v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855426v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laporte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Musoll" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Caillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2009.5385510" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296311" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491943v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00436662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492029v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296242" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295943" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405334" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457094v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405381" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555170" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429759" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281452" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492252v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429760" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Favennec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonizec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buitrago Bernal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3338531" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buitrago-Bernal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2023.3274368" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3204801" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hakim Aouidad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3194095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedicto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001786" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Mostrah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9091838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Aouidad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2040351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895697" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.903438" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875271" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.861361" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarrailh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leclercq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928206v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Donnart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138391v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Calleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2017.8095542" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanabria-Codesal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Moldoveanu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Asavei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cariou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982408v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855426v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laporte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Musoll" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574973v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Caillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2009.5385510" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491943v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00436662v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296311" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492007v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296242" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492033v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295943" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492042v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405334" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405381" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555170" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429759" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281452" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492422v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429760" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184454v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Favennec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>