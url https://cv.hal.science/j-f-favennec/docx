--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -4616,51 +4616,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Bandpass Filter using SIR Coaxial Resonators</w:t>
+                <w:t xml:space="preserve">Filtre UHF à résonateurs coaxiaux Matriochka à deux sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Aouidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
@@ -4691,777 +4691,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CNES/ESA International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140026v1</w:t>
+                <w:t xml:space="preserve">hal-01140054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-band SIW Bandpass Filters on High-Permittivity Ceramic Substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Coq</w:t>
+                <w:t xml:space="preserve">A Tunable Filter Based on Miniature SIR Coaxial Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Aouidad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CNES/ESA International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE European Microwave Conference 2015, 45th EuMC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1224 - 1227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140018v1</w:t>
+                <w:t xml:space="preserve">hal-01300244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Matrix Filter Synthesis Based on Reflection Matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Muller</w:t>
+                <w:t xml:space="preserve">Filtre semi-volumique UHF à résonateurs coaxiaux céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Aouidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Esther Sanabria-Codesal</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nanjing, China</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300248v1</w:t>
+                <w:t xml:space="preserve">hal-01140057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre UHF à résonateurs coaxiaux Matriochka à deux sections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
+                <w:t xml:space="preserve">On the Sum of the Reflection and Transmission Coefficient on the Smith Chart and 3D Smith Chart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanabria-Codesal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Moldoveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Asavei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140054v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tunable Filter Based on Miniature SIR Coaxial Resonators</w:t>
+                <w:t xml:space="preserve">Design of Bandpass Filter using SIR Coaxial Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Aouidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Microwave Conference 2015, 45th EuMC </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1224 - 1227</w:t>
+              <w:t xml:space="preserve">6th CNES/ESA International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300244v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre semi-volumique UHF à résonateurs coaxiaux céramiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Aouidad</w:t>
+                <w:t xml:space="preserve">C-band SIW Bandpass Filters on High-Permittivity Ceramic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6th CNES/ESA International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140057v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Sum of the Reflection and Transmission Coefficient on the Smith Chart and 3D Smith Chart</w:t>
+                <w:t xml:space="preserve">Coupling Matrix Filter Synthesis Based on Reflection Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanabria-Codesal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300249v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle technique de couplage aux accès pour les filtres à résonateurs coaxiaux céramiques</w:t>
               </w:r>
@@ -5808,273 +5808,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle conception de filtre coupe-bande planaire basée sur une technique de symétrisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre d'une topologie en A pour la conception d'un filtre SIW rétrocouplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J1-DP-P10</w:t>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-DP2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982398v1</w:t>
+                <w:t xml:space="preserve">hal-00982408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d'une topologie en A pour la conception d'un filtre SIW rétrocouplé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+                <w:t xml:space="preserve">Nouvelle conception de filtre coupe-bande planaire basée sur une technique de symétrisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J2-DP2-4</w:t>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J1-DP-P10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982408v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de filtres SIW miniatures sur un substrat céramique de forte permittivité</w:t>
               </w:r>
@@ -6179,682 +6179,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of a fully integrated biosensor associating microfluidic device and RF circuit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Bourrier</w:t>
+                <w:t xml:space="preserve">Comparative Study of Two C-band SIW Filter Topologies for a Space Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.THPN-1 1330</w:t>
+              <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.EuMC19 - Page 364 - 367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856168v1</w:t>
+                <w:t xml:space="preserve">hal-00819899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-compact X-band SIW filter in LTCC technology using high permittivity substrate for a space application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Garreau</w:t>
+                <w:t xml:space="preserve">High K ceramic for the miniaturization of planar and SIW filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.TU3H-3</w:t>
+              <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, France. pp.W07 (EuMC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776830v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of a Dual Behavior Resonator Filter Based on a High-Permittivity Ceramic Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of a fully integrated biosensor associating microfluidic device and RF circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Lamine Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boukabache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 167-170</w:t>
+              <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.THPN-1 1330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855212v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Two C-band SIW Filter Topologies for a Space Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+                <w:t xml:space="preserve">Ultra-compact X-band SIW filter in LTCC technology using high permittivity substrate for a space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.EuMC19 - Page 364 - 367</w:t>
+              <w:t xml:space="preserve">IMS 2012 - Microwave Symposium Digest (MTT), 2012 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.TU3H-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819899v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High K ceramic for the miniaturization of planar and SIW filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniaturization of a Dual Behavior Resonator Filter Based on a High-Permittivity Ceramic Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference 2012, 42th EuMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, France. pp.W07 (EuMC)</w:t>
+              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855426v1</w:t>
+                <w:t xml:space="preserve">hal-00855212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact SIW Filter in High-K LTCC Technology for a Space Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7060,64 +7060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Simulation Technique for Planar Filters Electromagnetic Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7179,894 +7179,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature microstrip filter using high-permittivity ceramic substrates (er = 90)</w:t>
+                <w:t xml:space="preserve">Miniaturisation de filtres hyperfréquences par l'utilisation de substrats à forte permittivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.TH2A-1</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671161v1</w:t>
+                <w:t xml:space="preserve">hal-00670790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'un filtre planaire large bande à base de résonateurs série et parallèle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Hybrid lumped/distributed band-pass filter in IPD technology for ultra-wideband applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-12</w:t>
+              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.THPF-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669562v1</w:t>
+                <w:t xml:space="preserve">hal-00671176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturisation de filtres hyperfréquences par l'utilisation de substrats à forte permittivité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Le Coq</w:t>
+                <w:t xml:space="preserve">Multiplexeur hyperfréquence 16 canaux dans la bande 2-18GHz en technologie triplaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.6D-4</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670790v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid lumped/distributed band-pass filter in IPD technology for ultra-wideband applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Laporte</w:t>
+                <w:t xml:space="preserve">Miniature microstrip filter using high-permittivity ceramic substrates (er = 90)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2011 IEEE MTT-S International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.THPF-2</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.TH2A-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671176v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexeur hyperfréquence 16 canaux dans la bande 2-18GHz en technologie triplaque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Synthèse d'un filtre planaire large bande à base de résonateurs série et parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-13</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669577v1</w:t>
+                <w:t xml:space="preserve">hal-00669562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances large bande d'un substrat à forte permittivité à partir d'un filtre à stubs en court-circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Méthode systématique de réglage de filtres planaires hyperfréquences à base de stubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Musoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-18</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669584v1</w:t>
+                <w:t xml:space="preserve">hal-00669485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode systématique de réglage de filtres planaires hyperfréquences à base de stubs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carles Musoll</w:t>
+                <w:t xml:space="preserve">Evaluation des performances large bande d'un substrat à forte permittivité à partir d'un filtre à stubs en court-circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-6</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4F-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669485v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de filtres millimétriques accordables en technologie microfluidique</w:t>
               </w:r>
@@ -8535,51 +8535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un filtre volumique SIW en technologie LTCC sur un substrat de forte permittivité en bande X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8785,90 +8785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre passe-bande basé sur une topologie hybride localisée/distribuée en technologie IPD pour une application ultra large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8904,152 +8904,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band Inductive Post SIW Alumina Filter for a Space Application. Experimental Analysis of the Thermal Behavior.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+                <w:t xml:space="preserve">Highly-Miniaturized Packaged UWB 7th-Order Bandpass Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2010. APMC 2010. Asia Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WE1F-2</w:t>
+              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC46-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574973v1</w:t>
+                <w:t xml:space="preserve">hal-00575009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Band Planar Filters</w:t>
               </w:r>
@@ -9150,381 +9150,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Miniaturized Packaged UWB 7th-Order Bandpass Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">C-Band Inductive Post SIW Alumina Filter for a Space Application. Experimental Analysis of the Thermal Behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC46-3</w:t>
+              <w:t xml:space="preserve">Microwave Conference, 2010. APMC 2010. Asia Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.WE1F-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575009v1</w:t>
+                <w:t xml:space="preserve">hal-00574973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-Integrated Waveguide Filters on Alumina Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-band cross-coupled SIW filter using a novel topology of electric coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas El Mostrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Advances in Substrate Integrated Waveguide Filters: Simulations, Technologies and Performances 40th European Microwave Conference (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.WHMO1 (EuMC 2010)</w:t>
+              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579517v1</w:t>
+                <w:t xml:space="preserve">hal-00575006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-band cross-coupled SIW filter using a novel topology of electric coupling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate-Integrated Waveguide Filters on Alumina Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 th Microwave Conference (EuMC), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.EuMC12-3</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Advances in Substrate Integrated Waveguide Filters: Simulations, Technologies and Performances 40th European Microwave Conference (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.WHMO1 (EuMC 2010)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575006v1</w:t>
+                <w:t xml:space="preserve">hal-00579517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Gain Conical Horn Antenna Integrated With a Planar Substrate for 60 GHz WPAN Applications</w:t>
               </w:r>
@@ -9629,825 +9629,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres miniatures microrubans en bande UHF sur matériaux céramiques à très forte permittivité</w:t>
+                <w:t xml:space="preserve">Design of high-permittivity ceramic UHF microstrip filter for a space application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2009. APMC 2009. Asia Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Singapore, Singapore. pp.2160 - 2163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2009.5385510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491862v1</w:t>
+                <w:t xml:space="preserve">hal-00492011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 6th Order Cross-Coupled Dual Behavior Resonator (DBR) Filter</w:t>
+                <w:t xml:space="preserve">Comparaison de deux topologies de filtres Dual Behavior Resonator (DBR) en bande C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492031v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of high-permittivity ceramic UHF microstrip filter for a space application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution de Filtrage Triplaque en Bande Ku, sur la Base d'une Topologie hybride, Hairpin-DBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2009. APMC 2009. Asia Pacific</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2009.5385510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492011v1</w:t>
+                <w:t xml:space="preserve">hal-00491904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution de Filtrage Triplaque en Bande Ku, sur la Base d'une Topologie hybride, Hairpin-DBR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+                <w:t xml:space="preserve">Ka-band Lange coupler in multilayer thick-film technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Symposium Digest, 2009. MTT '09. IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, MA, United States. pp.1001 - 1004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491904v1</w:t>
+                <w:t xml:space="preserve">hal-00491998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux topologies de filtres Dual Behavior Resonator (DBR) en bande C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Quadriplexeur hyperfréquence DBR dans la bande 11 -18 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-6</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491917v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-band Lange coupler in multilayer thick-film technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+                <w:t xml:space="preserve">Design of a Ku-Band Hybrid Stripline Hairpin-Dual Behavior Resonator Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest, 2009. MTT '09. IEEE MTT-S International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.1377-1380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00491998v1</w:t>
+                <w:t xml:space="preserve">hal-00436662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadriplexeur hyperfréquence DBR dans la bande 11 -18 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Tools for Microwave Filters Design - Application to Planar Multiplexers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10476,487 +10476,487 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-8</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491943v1</w:t>
+                <w:t xml:space="preserve">hal-00492028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Ku-Band Hybrid Stripline Hairpin-Dual Behavior Resonator Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniature UHF-Band microstrip filter based on a high-permittivity ceramic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.563 - 566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436662v1</w:t>
+                <w:t xml:space="preserve">hal-00492006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for Microwave Filters Design - Application to Planar Multiplexers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cadiou</w:t>
+                <w:t xml:space="preserve">Filtres miniatures microrubans en bande UHF sur matériaux céramiques à très forte permittivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.1E-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492028v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature UHF-Band microstrip filter based on a high-permittivity ceramic material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Study of 6th Order Cross-Coupled Dual Behavior Resonator (DBR) Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramalala Ralarioely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference, 2009. EuMC 2009. European</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Microwave Filters, IWMF 2009, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492006v1</w:t>
+                <w:t xml:space="preserve">hal-00492031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 11-18 GHz Four-Channel DBR Multiplexer for Electronic Warfare Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11279,51 +11279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 11–18 GHz four-channel DBR multiplexer for electronic warfare systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11752,666 +11752,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a C-band cross-coupled dual-behavior resonator filter with spurious responses suppression for a space application</w:t>
+                <w:t xml:space="preserve">Suppression des remontées parasites d'un filtre Dual-Behavior Resonator (DBR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Clavet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, 2007.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492318v1</w:t>
+                <w:t xml:space="preserve">hal-00457094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression des remontées parasites d'un filtre Dual-Behavior Resonator (DBR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.1</w:t>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.1.B.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457094v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavités circulaires enterrées (SICC) : étude de la flexibilité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+                <w:t xml:space="preserve">Foam micromachined aperture-coupled antennas for V-Band low-cost applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.1066 - 1069, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457111v1</w:t>
+                <w:t xml:space="preserve">hal-00492130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foam micromachined aperture-coupled antennas for V-Band low-cost applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pinel</w:t>
+                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle-ouverte carrée et plots métalliques flottants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2.D.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492130v1</w:t>
+                <w:t xml:space="preserve">hal-00525731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre multicouche en bande C à résonateurs en boucle-ouverte carrée et plots métalliques flottants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a C-band cross-coupled dual-behavior resonator filter with spurious responses suppression for a space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.882 - 885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525731v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wideband Circularly Polarized Patch Array for V-band Low-Cost Applications</w:t>
               </w:r>
@@ -12900,584 +12900,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) filters with spurious responses suppression</w:t>
+                <w:t xml:space="preserve">Study of C-band dual-behavior resonator filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492133v1</w:t>
+                <w:t xml:space="preserve">hal-00492414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of C-band dual-behavior resonator filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+                <w:t xml:space="preserve">On the design flexibility of substrate-integrated circular cavities (SICCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492414v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design flexibility of substrate-integrated circular cavities (SICCs)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
+                <w:t xml:space="preserve">Cross-Coupled Microstrip Dual Behavior Resonator (DBR) Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2006, CNES-ESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, 2006. 36th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.556 - 559, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492375v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Coupled Microstrip Dual Behavior Resonator (DBR) Filter</w:t>
+                <w:t xml:space="preserve">Dual-Behavior Resonator (DBR) filters with spurious responses suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, 2006. 36th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.556 - 559, </w:t>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, 2006. APMC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Yokohama, Japan. pp.1803 - 1806, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2006.4429759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492258v1</w:t>
+                <w:t xml:space="preserve">hal-00492133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Ku-Band Filter based on Substrate-Integrated Circular Cavities (SICCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14353,51 +14353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonizec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buitrago Bernal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3338531" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buitrago-Bernal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2023.3274368" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3204801" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hakim Aouidad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3194095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedicto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001786" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Mostrah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9091838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Aouidad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2040351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895697" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.903438" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875271" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.861361" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarrailh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leclercq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928206v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Donnart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138391v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Calleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2017.8095542" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanabria-Codesal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Moldoveanu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Asavei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cariou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982408v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855426v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laporte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Musoll" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574973v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Caillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2009.5385510" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491943v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00436662v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296311" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492007v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296242" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492033v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295943" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492042v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405334" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405381" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555170" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429759" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281452" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492422v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429760" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184454v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Favennec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonizec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buitrago Bernal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3338531" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buitrago-Bernal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2023.3274368" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2022.3204801" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hakim Aouidad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3194095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedicto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001786" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Mostrah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manchec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9091838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Aouidad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clavet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Coq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2040351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2008.930754" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2008.2002454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.895697" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.903438" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875271" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2005.861361" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarrailh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Inguimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Leclercq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928206v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Donnart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haumant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cochet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138391v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Calleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2017.8095542" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140057v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanabria-Codesal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Moldoveanu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Asavei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140046v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cariou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855426v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856168v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laporte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Musoll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Ralarioely" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575006v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Caillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2009.5385510" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491998v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165868" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00436662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296311" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491862v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492007v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296242" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492033v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295943" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491880v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492042v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457094v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457111v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Bohorquez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405381" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492318v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405334" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555170" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00457128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492414v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281452" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492133v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429759" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492265v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2006.249434" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492422v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492388v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2006.4429760" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184454v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Favennec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boschet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>